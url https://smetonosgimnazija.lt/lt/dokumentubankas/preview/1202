--- v0 (2026-02-23)
+++ v1 (2026-09-14)
@@ -1,86 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Administratorius\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Adminas\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F2F60D2-06B8-4CAF-84BF-D0127D1A6B19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{750CDD61-3659-40C4-BD56-73E4942E013A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="tikras" sheetId="1" r:id="rId1"/>
-    <sheet name="pagrindinis ugdymas" sheetId="2" r:id="rId2"/>
-    <sheet name="Vidurinis" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="962" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="929" uniqueCount="276">
   <si>
     <t>Tvirtinu</t>
   </si>
   <si>
     <t>Direktorius A. Girdžiūna</t>
   </si>
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>MOKYTOJAI</t>
   </si>
   <si>
     <t>DALYKAI</t>
   </si>
   <si>
     <t>KAB.</t>
   </si>
   <si>
     <t>PIRMADIENIS</t>
   </si>
   <si>
     <t>ANTRADIENIS</t>
   </si>
   <si>
@@ -98,3995 +82,4353 @@
   <si>
     <t>2 pam.</t>
   </si>
   <si>
     <t>3 pam.</t>
   </si>
   <si>
     <t>4 pam.</t>
   </si>
   <si>
     <t>5 pam.</t>
   </si>
   <si>
     <t>6 pam.</t>
   </si>
   <si>
     <t>7 pam.</t>
   </si>
   <si>
     <t>8 pam.</t>
   </si>
   <si>
     <t>Lietuvių kalba</t>
   </si>
   <si>
-    <t xml:space="preserve">ZITA  MARKAUSKIENĖ </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JŪRATĖ  REINARDAITĖ </t>
   </si>
   <si>
     <t>Anglų kalba</t>
   </si>
   <si>
     <t>RAMUTĖ  GILVYDIENĖ</t>
   </si>
   <si>
     <t>AUDRONĖ  MOCKIENĖ</t>
   </si>
   <si>
-    <t>DAIVA  VAIŠVILIENĖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Rusų kalba</t>
   </si>
   <si>
     <t>SNAIGUOLĖ POCIENĖ</t>
   </si>
   <si>
     <t>Psichologija</t>
   </si>
   <si>
     <t>EDITA  AUGUSTINIENĖ</t>
   </si>
   <si>
     <t>Vokiečių kalba</t>
   </si>
   <si>
     <t xml:space="preserve">ALMA  KUBRAKOVIENĖ </t>
   </si>
   <si>
     <t>Prancūzų kalba</t>
   </si>
   <si>
     <t>Matematika</t>
   </si>
   <si>
     <t xml:space="preserve">RIMA  PEREDNIENĖ </t>
   </si>
   <si>
-    <t>VIDA ŠIMONIENĖ</t>
+    <t>Informacinės techn.</t>
   </si>
   <si>
     <t>Fizika</t>
   </si>
   <si>
     <t xml:space="preserve">RASA  MOGENIENĖ </t>
   </si>
   <si>
     <t xml:space="preserve">GIEDRĖ PAKNIENĖ </t>
   </si>
   <si>
     <t>Chemija</t>
   </si>
   <si>
     <t>Biologija</t>
   </si>
   <si>
-    <t xml:space="preserve"> ELVYRA KRIAUČIŪNIENĖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Istorija</t>
   </si>
   <si>
     <t>DAIVA  SINKEVIČIENĖ</t>
   </si>
   <si>
     <t>Geografija</t>
   </si>
   <si>
     <t>Etika</t>
   </si>
   <si>
     <t>RAMUTĖ  SAKALAUSKIENĖ</t>
   </si>
   <si>
     <t>Tikyba</t>
   </si>
   <si>
     <t xml:space="preserve">JŪRATĖ  MARTINKUTĖ </t>
   </si>
   <si>
     <t>Muzika</t>
   </si>
   <si>
     <t>JOLITA  ŠLEPETIENĖ</t>
   </si>
   <si>
     <t>Dailė</t>
   </si>
   <si>
     <t>Technologijos</t>
   </si>
   <si>
-    <t>Salė</t>
+    <t xml:space="preserve">KASTYTIS  KVIETKAUSKAS </t>
   </si>
   <si>
     <t>LAIMONAS LATVYS</t>
   </si>
   <si>
     <t>VYTAUTAS ČIULADA</t>
   </si>
   <si>
     <t>UKMERGĖS  ANTANO  SMETONOS  GIMNAZIJOS</t>
   </si>
   <si>
     <t>DALIA VAIČIŪNIENĖ</t>
   </si>
   <si>
     <t xml:space="preserve"> PAMOKŲ TVARKARAŠTIS  </t>
   </si>
   <si>
     <t>AUDRIUS VALAŠINAS</t>
   </si>
   <si>
     <t>Pilietiškumo pagrindai</t>
   </si>
   <si>
     <t>ARTŪRAS ŽILINSKAS</t>
   </si>
   <si>
     <t>VITALIJA ŽIUPKIENĖ</t>
   </si>
   <si>
-    <t>1b</t>
-[...19 lines deleted...]
-  <si>
     <t>JUSTINA DARULIENĖ</t>
   </si>
   <si>
-    <t>3a</t>
-[...22 lines deleted...]
-  <si>
     <t>LINA NEFIENĖ</t>
   </si>
   <si>
     <t>Šokis</t>
   </si>
   <si>
     <t>JUSTINA POŽERSKIENĖ</t>
   </si>
   <si>
     <t>KL.</t>
   </si>
   <si>
     <t>EDITA PEČIULIENĖ</t>
   </si>
   <si>
     <t>VILIJA RUTKAUSKIENĖ</t>
   </si>
   <si>
     <t>JELENA PIRAGIENĖ</t>
   </si>
   <si>
     <t>SVETLANA RUBLIAUSKIENĖ</t>
   </si>
   <si>
+    <t xml:space="preserve">Fizinis ugdymas </t>
+  </si>
+  <si>
     <t>Fizinis ugdymas</t>
   </si>
   <si>
-    <t>A.salė</t>
-[...1 lines deleted...]
-  <si>
     <t>Tinklinis</t>
   </si>
   <si>
     <t>NERINGA KAŠELYNĖ</t>
   </si>
   <si>
     <t>DALIA AUGLIENĖ</t>
   </si>
   <si>
     <t>AGNĖ GRUODIENĖ</t>
   </si>
   <si>
     <t>Gyvenimo  įgūdžiai</t>
   </si>
   <si>
     <t>MONIKA GITAITIENĖ</t>
   </si>
   <si>
     <t>Ekonomika ir verslumas</t>
   </si>
   <si>
     <t>Badmintonas</t>
   </si>
   <si>
     <t>Taikomosios technologijos</t>
   </si>
   <si>
     <t>Medijų menas</t>
   </si>
   <si>
     <t>IIIc</t>
   </si>
   <si>
     <t>IIb</t>
   </si>
   <si>
     <t>IIa</t>
   </si>
   <si>
+    <t>IIIb</t>
+  </si>
+  <si>
     <t>IVa</t>
   </si>
   <si>
     <t>IIId</t>
   </si>
   <si>
     <t>IIIa</t>
   </si>
   <si>
+    <t>IVd</t>
+  </si>
+  <si>
+    <t>IId</t>
+  </si>
+  <si>
     <t>IVb</t>
   </si>
   <si>
+    <t>IVc</t>
+  </si>
+  <si>
+    <t>IIc</t>
+  </si>
+  <si>
     <t>AUGUSTINA KERULYTĖ</t>
   </si>
   <si>
     <t>Gyvenimo įgūdžiai</t>
   </si>
   <si>
-    <t>GRETA VYŠNIAUSKIENĖ</t>
-[...1 lines deleted...]
-  <si>
     <t>JOLANTA ČEKAUSKAITĖ</t>
   </si>
   <si>
-    <t>2d</t>
-[...11 lines deleted...]
-    <t>2025-2026 MOKSLO METŲ</t>
+    <t>Id</t>
   </si>
   <si>
     <t>JURGITA ŠALAVIEJIENĖ</t>
   </si>
   <si>
-    <t>Id</t>
-[...1 lines deleted...]
-  <si>
     <t>Ia</t>
   </si>
   <si>
+    <t>Ib</t>
+  </si>
+  <si>
     <t>Ic</t>
   </si>
   <si>
-    <t>KASTYTIS KVIETKAUSKAS</t>
-[...5 lines deleted...]
-    <t>IVb(1/2)</t>
+    <t>NERINGA RAZUMIENĖ</t>
+  </si>
+  <si>
+    <t>IEVA REKEŠIENĖ</t>
+  </si>
+  <si>
+    <t>2026-2027 MOKSLO METŲ</t>
+  </si>
+  <si>
+    <t>JOVITA  MAJAUSKĖ</t>
+  </si>
+  <si>
+    <t>VILMA RAČKAUSKIENĖ</t>
+  </si>
+  <si>
+    <t>INGA PANAVAITĖ</t>
+  </si>
+  <si>
+    <t>DAIVA VAIŠVILIENĖ</t>
+  </si>
+  <si>
+    <t>DOVYDAS BIKULČIUS</t>
+  </si>
+  <si>
+    <t>ELVYRA KRIAUČIŪNIENĖ</t>
+  </si>
+  <si>
+    <t>GIEDRĖ MAKAVIČIENĖ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IIb </t>
+  </si>
+  <si>
+    <t>IVb (1/2)</t>
+  </si>
+  <si>
+    <t>IIIm</t>
+  </si>
+  <si>
+    <t>IVm</t>
+  </si>
+  <si>
+    <t>IIIabcdB</t>
+  </si>
+  <si>
+    <t>IIIaA (1/2)</t>
+  </si>
+  <si>
+    <t>IIIbA (1/2)</t>
+  </si>
+  <si>
+    <t>IIIbA</t>
+  </si>
+  <si>
+    <t>IVbA (1/2)</t>
+  </si>
+  <si>
+    <t>IVbA</t>
+  </si>
+  <si>
+    <t>IIa(1/2)</t>
+  </si>
+  <si>
+    <t>IIc(1/2)</t>
+  </si>
+  <si>
+    <t>IId(1/2)</t>
+  </si>
+  <si>
+    <t>IIIab</t>
+  </si>
+  <si>
+    <t>IVcd</t>
+  </si>
+  <si>
+    <t>IVab</t>
+  </si>
+  <si>
+    <t>IIIbd</t>
+  </si>
+  <si>
+    <t>IIIcd</t>
+  </si>
+  <si>
+    <t>IIIabcd</t>
+  </si>
+  <si>
+    <t>IVabcd</t>
+  </si>
+  <si>
+    <t>IVbc</t>
+  </si>
+  <si>
+    <t>IVbd</t>
+  </si>
+  <si>
+    <t>IVac</t>
+  </si>
+  <si>
+    <t>IIIb (1/2)</t>
+  </si>
+  <si>
+    <t>IVd (1/2)</t>
+  </si>
+  <si>
+    <t>IIIc (1/2)</t>
+  </si>
+  <si>
+    <t>IVdA (1/2)</t>
+  </si>
+  <si>
+    <t>IIIdA</t>
   </si>
   <si>
     <t>IVcA</t>
   </si>
   <si>
-    <t>Ib</t>
-[...56 lines deleted...]
-    <t>IVc</t>
+    <t>IIb (1/2)</t>
   </si>
   <si>
     <t>IVad</t>
   </si>
   <si>
-    <t>IIIa(1/2)</t>
-[...57 lines deleted...]
-      <t xml:space="preserve">IIIb(1/2) </t>
+    <t>IVdA</t>
+  </si>
+  <si>
+    <t>Id (1/2)</t>
+  </si>
+  <si>
+    <t>IVc (1/2)</t>
+  </si>
+  <si>
+    <t>IVcA (1/2)</t>
+  </si>
+  <si>
+    <t>IIIaA</t>
+  </si>
+  <si>
+    <t>IIId (1/2)</t>
+  </si>
+  <si>
+    <t>IIIdA (1/2)</t>
+  </si>
+  <si>
+    <t>IIIacd</t>
+  </si>
+  <si>
+    <t>IV m</t>
+  </si>
+  <si>
+    <t>IV cd</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIa (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>53</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVc </t>
+      <t>307</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>53</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ib  </t>
+      <t>307</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>53</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>307</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIa (1/2 ) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t>IIc</t>
+      <t>307</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> 54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>206</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIm </t>
+      <t>206</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> 54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVdA </t>
+      <t>118</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ic </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>IIId</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIb </t>
+      <t xml:space="preserve"> 305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIId  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIabcd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>12</t>
+      <t>101</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">IVabcd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIab </t>
+      <t>101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIacd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIa </t>
+      <t>316</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIb </t>
+      <t>208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>55</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIb </t>
+      <t>114</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVa (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>55</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVc(1/2) </t>
+      <t>114</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>55</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVabcdB </t>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIbA </t>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIc </t>
+      <t>302</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVaA (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>302</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIcA (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>17</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIb </t>
+      <t>302</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>51</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ib </t>
+      <t>302</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ic (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>51</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ic </t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>127</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>5</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ic </t>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ib (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>5</t>
-[...4 lines deleted...]
-      <t>Ic</t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIabcd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> 5</t>
+      <t>211</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>5</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIac </t>
+      <t>205</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ib </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>5</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVdA(1/2) </t>
+      <t>303</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>56</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIabcdB </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVc </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>1</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIaA </t>
+      <t>208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>11</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>11</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIab </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIcd </t>
+      <t>208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIac </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVabcd </t>
+      <t>208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIb </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>17</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIb </t>
+      <t>207</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVc </t>
+      <t>207</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>17</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ib </t>
+      <t>101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>17</t>
+      <t>101</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVd </t>
+      <t>307</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIc </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIa </t>
+      <t>307</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IId </t>
+      <t>121</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIc </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ib </t>
+      <t>121</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
+      <t>121</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>6</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIac </t>
+      <t>121</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Ib</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>6</t>
-[...4 lines deleted...]
-      <t>IIac</t>
+      <t xml:space="preserve"> 117</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ib </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> 6</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ia </t>
+      <t>117</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIc </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVdA </t>
+      <t>117</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIabcd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>11</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>309</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIm </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>11</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVm </t>
+      <t>309</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVabcdB </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIcd </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVaA </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>12</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IId </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIcA </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>12</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIb </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>12</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIb </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ia </t>
+      <t>310</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>31</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ic </t>
+      <t>205</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>31</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">Ic  </t>
+      <t>205</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIm </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>205</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVabcd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>52</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIabcdB </t>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>52</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>120</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIc </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>52</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIaA </t>
+      <t>120</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>52</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIabcd </t>
+      <t>120</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ib </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>34</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>120</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIa </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
+      <t>117</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">IVd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVd  </t>
+      <t>304</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVad </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>6</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVm </t>
+      <t>117</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>IId</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Ib </t>
+      <t>101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIbA(1/2) </t>
+      <t>126</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>51</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVabcdB </t>
+      <t>126</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIa (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>36</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVb </t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVa </t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIc (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVab </t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId (1/2) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>lab</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IV m </t>
+      <t>127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>lab</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIm  </t>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>54</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIbA </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>4</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVab </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIc </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVabcd </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>17</t>
-[...7 lines deleted...]
-      <t xml:space="preserve">IVcd </t>
+      <t>101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>12</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIa </t>
+      <t>111</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIabd </t>
+      <t>111</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>9</t>
-[...7 lines deleted...]
-      <t xml:space="preserve">IVab </t>
+      <t>111</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVd </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>34</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVcd </t>
+      <t>111</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVm </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>34</t>
-[...7 lines deleted...]
-      <t xml:space="preserve">Id </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>IVabcdB</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>51</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIabcdB </t>
+      <t xml:space="preserve"> 119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIc </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIaA(1/2) </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVa </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IVb </t>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ib </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>57</t>
-[...4 lines deleted...]
-      <t>IVa 5</t>
+      <t>126</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ib </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t>Iva 5</t>
+      <t>208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="17"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>7</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">IIIa </t>
+      <t>119</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color indexed="57"/>
+        <color indexed="60"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>11</t>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVaA </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIbd </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>120</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIb </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVabcd </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>211</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>IIIcA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> 308</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIcA </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivm</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIc </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>308</t>
+    </r>
+  </si>
+  <si>
+    <t>Iia</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>111</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">IIc </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>206</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>206</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ic </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIabcd </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>306</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>303</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVabd </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>121</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>306</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Ic</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>07</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ia </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>207</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVabcdB </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>114</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIIcA </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>114</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>114</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IId </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>114</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Id </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>303</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IIb </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>211</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Ic</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> 208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IVa </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="60"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>206</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="10" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="12"/>
+      <color indexed="60"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color indexed="57"/>
-[...23 lines deleted...]
-      <color indexed="17"/>
+      <color indexed="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="94">
+  <borders count="86">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="hair">
-[...14 lines deleted...]
-      <right style="hair">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...165 lines deleted...]
-      <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="hair">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="hair">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...29 lines deleted...]
-      <top style="hair">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...52 lines deleted...]
-      </right>
       <top/>
-      <bottom style="medium">
-[...52 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...3 lines deleted...]
-      <bottom style="hair">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
       <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="hair">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="hair">
-        <color indexed="64"/>
-[...26 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...5 lines deleted...]
-      <bottom style="medium">
+      <right/>
+      <top/>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...7 lines deleted...]
-      </bottom>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...21 lines deleted...]
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...113 lines deleted...]
-      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      </bottom>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <top style="medium">
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...10 lines deleted...]
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom/>
-      <diagonal/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="hair">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
-      <diagonal style="thin">
-[...50 lines deleted...]
-      <diagonal style="thin">
+      <diagonal style="hair">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...68 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="290">
+  <cellXfs count="256">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...124 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...235 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1666875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1999" name="Picture 1" descr="Mokykla">
+        <xdr:cNvPr id="6795" name="Picture 1" descr="Mokykla">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32053CC2-DBB3-405A-AD02-A57AED620D33}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620F1599-1DFF-9C38-F11C-A2DD2C5554D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276225" y="0"/>
           <a:ext cx="1666875" cy="0"/>
         </a:xfrm>
@@ -4113,54 +4455,54 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1666875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2000" name="Picture 1" descr="Mokykla">
+        <xdr:cNvPr id="6796" name="Picture 1" descr="Mokykla">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5D3053-E48F-4A13-B810-BDC4D2876521}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1308AE9-5747-7B09-6D6F-4889F654BD6F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276225" y="0"/>
           <a:ext cx="1666875" cy="0"/>
         </a:xfrm>
@@ -4187,54 +4529,54 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1438275</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2001" name="Picture 5" descr="Smetonos_emblema">
+        <xdr:cNvPr id="6797" name="Picture 5" descr="Smetonos_emblema">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AA758A3-CC04-4D34-8017-4979CD78BA68}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C331852-7A90-87C7-7A12-25EF8EB62F4B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="342900" y="28575"/>
           <a:ext cx="1371600" cy="876300"/>
         </a:xfrm>
@@ -4261,260 +4603,226 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>45</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>45</xdr:col>
       <xdr:colOff>1438275</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2002" name="Picture 5" descr="Smetonos_emblema">
+        <xdr:cNvPr id="6798" name="Picture 5" descr="Smetonos_emblema">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE6F355-5C5F-4991-809C-2232F149291A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6FE0904-DEA7-20E9-806A-2589639DBF2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="35252025" y="28575"/>
+          <a:off x="37404675" y="28575"/>
           <a:ext cx="1371600" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4646,11874 +4954,11025 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CQ137"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CF139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="topRight" activeCell="AI59" sqref="AI59"/>
+      <selection pane="topRight" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.28515625" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="21.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="22.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" customWidth="1"/>
-    <col min="6" max="7" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="65" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="65" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" style="65" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.28515625" style="65" bestFit="1" customWidth="1"/>
+    <col min="10" max="13" width="10.7109375" style="65" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" style="65" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" style="65" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="15.140625" style="65" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="65" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.85546875" style="65" bestFit="1" customWidth="1"/>
+    <col min="22" max="23" width="13.5703125" style="65" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="10.7109375" style="65" customWidth="1"/>
+    <col min="25" max="25" width="11.85546875" style="66" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.28515625" style="65" customWidth="1"/>
+    <col min="27" max="27" width="12.42578125" style="65" customWidth="1"/>
+    <col min="28" max="28" width="11.85546875" style="66" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="11.5703125" style="65" customWidth="1"/>
+    <col min="30" max="30" width="13.28515625" style="65" customWidth="1"/>
+    <col min="31" max="31" width="12.7109375" style="65" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="12.5703125" style="65" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="13.5703125" style="65" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="10.7109375" style="65" customWidth="1"/>
+    <col min="35" max="35" width="12.85546875" style="65" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="11.42578125" style="65" bestFit="1" customWidth="1"/>
+    <col min="37" max="41" width="11.42578125" style="65" customWidth="1"/>
+    <col min="42" max="42" width="13.5703125" style="65" bestFit="1" customWidth="1"/>
+    <col min="43" max="44" width="11.42578125" style="65" customWidth="1"/>
     <col min="45" max="45" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="34.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="47" max="107" width="9.140625" style="1"/>
     <col min="108" max="108" width="10.140625" style="1" customWidth="1"/>
     <col min="109" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...43 lines deleted...]
-      <c r="AO2" s="3" t="s">
+    <row r="1" spans="1:67" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="255"/>
+    </row>
+    <row r="2" spans="1:67" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="244" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="244"/>
+      <c r="C2" s="244"/>
+      <c r="D2" s="244"/>
+      <c r="E2" s="244"/>
+      <c r="F2" s="244"/>
+      <c r="G2" s="244"/>
+      <c r="H2" s="244"/>
+      <c r="I2" s="244"/>
+      <c r="J2" s="244"/>
+      <c r="K2" s="244"/>
+      <c r="L2" s="244"/>
+      <c r="M2" s="244"/>
+      <c r="N2" s="244"/>
+      <c r="O2" s="244"/>
+      <c r="P2" s="244"/>
+      <c r="Q2" s="244"/>
+      <c r="R2" s="244"/>
+      <c r="S2" s="244"/>
+      <c r="T2" s="244"/>
+      <c r="U2" s="244"/>
+      <c r="V2" s="244"/>
+      <c r="W2" s="244"/>
+      <c r="X2" s="244"/>
+      <c r="Y2" s="244"/>
+      <c r="Z2" s="244"/>
+      <c r="AA2" s="244"/>
+      <c r="AB2" s="244"/>
+      <c r="AC2" s="244"/>
+      <c r="AD2" s="244"/>
+      <c r="AE2" s="244"/>
+      <c r="AF2" s="244"/>
+      <c r="AG2" s="244"/>
+      <c r="AH2" s="244"/>
+      <c r="AI2" s="244"/>
+      <c r="AJ2" s="244"/>
+      <c r="AK2" s="244"/>
+      <c r="AL2" s="244"/>
+      <c r="AM2" s="244"/>
+      <c r="AN2" s="244"/>
+      <c r="AO2" s="65" t="s">
         <v>0</v>
       </c>
       <c r="AS2" s="2"/>
       <c r="AT2" s="1"/>
     </row>
-    <row r="3" spans="1:95" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="AS3" s="64"/>
+    <row r="3" spans="1:67" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="245" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="245"/>
+      <c r="C3" s="245"/>
+      <c r="D3" s="245"/>
+      <c r="E3" s="245"/>
+      <c r="F3" s="245"/>
+      <c r="G3" s="245"/>
+      <c r="H3" s="245"/>
+      <c r="I3" s="245"/>
+      <c r="J3" s="245"/>
+      <c r="K3" s="245"/>
+      <c r="L3" s="245"/>
+      <c r="M3" s="245"/>
+      <c r="N3" s="245"/>
+      <c r="O3" s="245"/>
+      <c r="P3" s="245"/>
+      <c r="Q3" s="245"/>
+      <c r="R3" s="245"/>
+      <c r="S3" s="245"/>
+      <c r="T3" s="245"/>
+      <c r="U3" s="245"/>
+      <c r="V3" s="245"/>
+      <c r="W3" s="245"/>
+      <c r="X3" s="245"/>
+      <c r="Y3" s="245"/>
+      <c r="Z3" s="245"/>
+      <c r="AA3" s="245"/>
+      <c r="AB3" s="245"/>
+      <c r="AC3" s="245"/>
+      <c r="AD3" s="245"/>
+      <c r="AE3" s="245"/>
+      <c r="AF3" s="245"/>
+      <c r="AG3" s="245"/>
+      <c r="AH3" s="245"/>
+      <c r="AI3" s="245"/>
+      <c r="AJ3" s="245"/>
+      <c r="AK3" s="245"/>
+      <c r="AL3" s="245"/>
+      <c r="AM3" s="245"/>
+      <c r="AN3" s="245"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="67"/>
+      <c r="AS3" s="21"/>
       <c r="AT3" s="1"/>
     </row>
-    <row r="4" spans="1:95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      <c r="AO4" s="3" t="s">
+    <row r="4" spans="1:67" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="249" t="s">
+        <v>103</v>
+      </c>
+      <c r="B4" s="249"/>
+      <c r="C4" s="249"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="249"/>
+      <c r="F4" s="249"/>
+      <c r="G4" s="249"/>
+      <c r="H4" s="249"/>
+      <c r="I4" s="249"/>
+      <c r="J4" s="249"/>
+      <c r="K4" s="249"/>
+      <c r="L4" s="249"/>
+      <c r="M4" s="249"/>
+      <c r="N4" s="249"/>
+      <c r="O4" s="249"/>
+      <c r="P4" s="249"/>
+      <c r="Q4" s="249"/>
+      <c r="R4" s="249"/>
+      <c r="S4" s="249"/>
+      <c r="T4" s="249"/>
+      <c r="U4" s="249"/>
+      <c r="V4" s="249"/>
+      <c r="W4" s="249"/>
+      <c r="X4" s="249"/>
+      <c r="Y4" s="249"/>
+      <c r="Z4" s="249"/>
+      <c r="AA4" s="249"/>
+      <c r="AB4" s="249"/>
+      <c r="AC4" s="249"/>
+      <c r="AD4" s="249"/>
+      <c r="AE4" s="249"/>
+      <c r="AF4" s="249"/>
+      <c r="AG4" s="249"/>
+      <c r="AH4" s="249"/>
+      <c r="AI4" s="249"/>
+      <c r="AJ4" s="249"/>
+      <c r="AK4" s="249"/>
+      <c r="AL4" s="249"/>
+      <c r="AM4" s="249"/>
+      <c r="AN4" s="249"/>
+      <c r="AO4" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="4"/>
-[...1 lines deleted...]
-      <c r="AR4" s="4"/>
+      <c r="AP4" s="68"/>
+      <c r="AQ4" s="68"/>
+      <c r="AR4" s="68"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="1"/>
     </row>
-    <row r="5" spans="1:95" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="AR5" s="157"/>
+    <row r="5" spans="1:67" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
+      <c r="X5" s="69"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="69"/>
+      <c r="AA5" s="69"/>
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="69"/>
+      <c r="AD5" s="69"/>
+      <c r="AE5" s="69"/>
+      <c r="AF5" s="69"/>
+      <c r="AG5" s="69"/>
+      <c r="AH5" s="69"/>
+      <c r="AI5" s="69"/>
+      <c r="AJ5" s="69"/>
+      <c r="AK5" s="69"/>
+      <c r="AL5" s="69"/>
+      <c r="AM5" s="69"/>
+      <c r="AN5" s="69"/>
+      <c r="AO5" s="69"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="69"/>
+      <c r="AR5" s="69"/>
     </row>
-    <row r="6" spans="1:95" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="260" t="s">
+    <row r="6" spans="1:67" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="237" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="260" t="s">
+      <c r="B6" s="237" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="260" t="s">
+      <c r="C6" s="237" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="264" t="s">
+      <c r="D6" s="250" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="260" t="s">
+      <c r="E6" s="237" t="s">
+        <v>64</v>
+      </c>
+      <c r="F6" s="246" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="247"/>
+      <c r="H6" s="247"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="247"/>
+      <c r="L6" s="247"/>
+      <c r="M6" s="248"/>
+      <c r="N6" s="247" t="s">
+        <v>7</v>
+      </c>
+      <c r="O6" s="247"/>
+      <c r="P6" s="247"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="247"/>
+      <c r="S6" s="247"/>
+      <c r="T6" s="247"/>
+      <c r="U6" s="248"/>
+      <c r="V6" s="246" t="s">
+        <v>8</v>
+      </c>
+      <c r="W6" s="247"/>
+      <c r="X6" s="247"/>
+      <c r="Y6" s="247"/>
+      <c r="Z6" s="247"/>
+      <c r="AA6" s="247"/>
+      <c r="AB6" s="247"/>
+      <c r="AC6" s="248"/>
+      <c r="AD6" s="246" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE6" s="247"/>
+      <c r="AF6" s="247"/>
+      <c r="AG6" s="247"/>
+      <c r="AH6" s="247"/>
+      <c r="AI6" s="247"/>
+      <c r="AJ6" s="247"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="247" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM6" s="247"/>
+      <c r="AN6" s="247"/>
+      <c r="AO6" s="247"/>
+      <c r="AP6" s="247"/>
+      <c r="AQ6" s="252"/>
+      <c r="AR6" s="72"/>
+      <c r="AS6" s="237" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT6" s="237" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="236"/>
+      <c r="B7" s="236"/>
+      <c r="C7" s="236"/>
+      <c r="D7" s="251"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="O7" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="P7" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q7" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="S7" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="T7" s="75" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="75" t="s">
+        <v>18</v>
+      </c>
+      <c r="V7" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="W7" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="X7" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y7" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z7" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA7" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB7" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC7" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD7" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE7" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF7" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG7" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH7" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI7" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ7" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK7" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL7" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM7" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN7" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO7" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="AP7" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ7" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR7" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS7" s="236"/>
+      <c r="AT7" s="236"/>
+    </row>
+    <row r="8" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12">
+        <v>1</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="19">
+        <v>207</v>
+      </c>
+      <c r="E8" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="F8" s="77" t="s">
+        <v>99</v>
+      </c>
+      <c r="G8" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="H8" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="J8" s="76" t="s">
+        <v>111</v>
+      </c>
+      <c r="K8" s="76" t="s">
+        <v>111</v>
+      </c>
+      <c r="L8" s="78"/>
+      <c r="M8" s="79"/>
+      <c r="N8" s="80"/>
+      <c r="O8" s="76" t="s">
         <v>82</v>
       </c>
-      <c r="F6" s="270" t="s">
-[...48 lines deleted...]
-      <c r="AS6" s="260" t="s">
+      <c r="P8" s="80" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q8" s="80" t="s">
+        <v>134</v>
+      </c>
+      <c r="R8" s="76"/>
+      <c r="S8" s="80"/>
+      <c r="T8" s="76"/>
+      <c r="U8" s="79"/>
+      <c r="V8" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="W8" s="82" t="s">
+        <v>84</v>
+      </c>
+      <c r="X8" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y8" s="170" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z8" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA8" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="79"/>
+      <c r="AD8" s="80"/>
+      <c r="AE8" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF8" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG8" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="AH8" s="76"/>
+      <c r="AI8" s="76"/>
+      <c r="AJ8" s="76"/>
+      <c r="AK8" s="80"/>
+      <c r="AL8" s="83" t="s">
+        <v>84</v>
+      </c>
+      <c r="AM8" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN8" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="AO8" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="AP8" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="AQ8" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="AR8" s="85"/>
+      <c r="AS8" s="12">
+        <v>1</v>
+      </c>
+      <c r="AT8" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU8" s="2"/>
+      <c r="AV8" s="2"/>
+      <c r="AW8" s="2"/>
+      <c r="AX8" s="2"/>
+      <c r="AY8" s="2"/>
+      <c r="AZ8" s="2"/>
+      <c r="BA8" s="2"/>
+      <c r="BB8" s="2"/>
+      <c r="BC8" s="2"/>
+      <c r="BD8" s="2"/>
+      <c r="BE8" s="2"/>
+      <c r="BF8" s="2"/>
+      <c r="BG8" s="2"/>
+      <c r="BH8" s="2"/>
+      <c r="BI8" s="2"/>
+      <c r="BJ8" s="2"/>
+      <c r="BK8" s="2"/>
+      <c r="BL8" s="2"/>
+      <c r="BM8" s="2"/>
+      <c r="BN8" s="2"/>
+      <c r="BO8" s="2"/>
+    </row>
+    <row r="9" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
         <v>2</v>
       </c>
-      <c r="AT6" s="260" t="s">
+      <c r="B9" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="81"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78" t="s">
+        <v>152</v>
+      </c>
+      <c r="I9" s="78" t="s">
+        <v>155</v>
+      </c>
+      <c r="J9" s="78" t="s">
+        <v>153</v>
+      </c>
+      <c r="K9" s="78" t="s">
+        <v>153</v>
+      </c>
+      <c r="L9" s="78" t="s">
+        <v>154</v>
+      </c>
+      <c r="M9" s="86"/>
+      <c r="N9" s="82" t="s">
+        <v>167</v>
+      </c>
+      <c r="O9" s="78"/>
+      <c r="P9" s="78" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q9" s="78" t="s">
+        <v>168</v>
+      </c>
+      <c r="R9" s="78"/>
+      <c r="S9" s="78"/>
+      <c r="T9" s="78"/>
+      <c r="U9" s="86"/>
+      <c r="V9" s="81" t="s">
+        <v>190</v>
+      </c>
+      <c r="W9" s="82" t="s">
+        <v>191</v>
+      </c>
+      <c r="X9" s="78" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y9" s="78" t="s">
+        <v>191</v>
+      </c>
+      <c r="Z9" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AA9" s="78"/>
+      <c r="AB9" s="78"/>
+      <c r="AC9" s="86"/>
+      <c r="AD9" s="82"/>
+      <c r="AE9" s="78" t="s">
+        <v>275</v>
+      </c>
+      <c r="AF9" s="78" t="s">
+        <v>275</v>
+      </c>
+      <c r="AG9" s="78" t="s">
+        <v>275</v>
+      </c>
+      <c r="AH9" s="1"/>
+      <c r="AI9" s="78" t="s">
+        <v>236</v>
+      </c>
+      <c r="AJ9" s="78" t="s">
+        <v>236</v>
+      </c>
+      <c r="AK9" s="88"/>
+      <c r="AL9" s="81" t="s">
+        <v>191</v>
+      </c>
+      <c r="AM9" s="78" t="s">
+        <v>191</v>
+      </c>
+      <c r="AN9" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="AO9" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="AP9" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AQ9" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AR9" s="89"/>
+      <c r="AS9" s="3">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU9" s="2"/>
+      <c r="AV9" s="2"/>
+      <c r="AW9" s="2"/>
+      <c r="AX9" s="2"/>
+      <c r="AY9" s="2"/>
+      <c r="AZ9" s="2"/>
+      <c r="BA9" s="2"/>
+      <c r="BB9" s="2"/>
+      <c r="BC9" s="2"/>
+      <c r="BD9" s="2"/>
+      <c r="BE9" s="2"/>
+      <c r="BF9" s="2"/>
+      <c r="BG9" s="2"/>
+      <c r="BH9" s="2"/>
+      <c r="BI9" s="2"/>
+      <c r="BJ9" s="2"/>
+      <c r="BK9" s="2"/>
+      <c r="BL9" s="2"/>
+      <c r="BM9" s="2"/>
+      <c r="BN9" s="2"/>
+      <c r="BO9" s="2"/>
+    </row>
+    <row r="10" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
         <v>3</v>
       </c>
+      <c r="B10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="6">
+        <v>304</v>
+      </c>
+      <c r="E10" s="59"/>
+      <c r="F10" s="81" t="s">
+        <v>86</v>
+      </c>
+      <c r="G10" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="H10" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="K10" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="M10" s="86"/>
+      <c r="N10" s="88"/>
+      <c r="O10" s="87"/>
+      <c r="P10" s="87" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q10" s="87" t="s">
+        <v>135</v>
+      </c>
+      <c r="R10" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="S10" s="87" t="s">
+        <v>98</v>
+      </c>
+      <c r="T10" s="87"/>
+      <c r="U10" s="90"/>
+      <c r="V10" s="91" t="s">
+        <v>98</v>
+      </c>
+      <c r="W10" s="87" t="s">
+        <v>98</v>
+      </c>
+      <c r="X10" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y10" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z10" s="87"/>
+      <c r="AA10" s="87"/>
+      <c r="AB10" s="87"/>
+      <c r="AC10" s="90"/>
+      <c r="AD10" s="88"/>
+      <c r="AE10" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="AF10" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="AG10" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="AH10" s="87" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI10" s="78"/>
+      <c r="AJ10" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="AK10" s="88"/>
+      <c r="AL10" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="AM10" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="AN10" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="AO10" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP10" s="87" t="s">
+        <v>98</v>
+      </c>
+      <c r="AQ10" s="87"/>
+      <c r="AR10" s="92"/>
+      <c r="AS10" s="3">
+        <v>3</v>
+      </c>
+      <c r="AT10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AU10" s="2"/>
+      <c r="AV10" s="2"/>
+      <c r="AW10" s="2"/>
+      <c r="AX10" s="2"/>
+      <c r="AY10" s="2"/>
+      <c r="AZ10" s="2"/>
+      <c r="BA10" s="2"/>
+      <c r="BB10" s="2"/>
+      <c r="BC10" s="2"/>
+      <c r="BD10" s="2"/>
+      <c r="BE10" s="2"/>
+      <c r="BF10" s="2"/>
+      <c r="BG10" s="2"/>
+      <c r="BH10" s="2"/>
+      <c r="BI10" s="2"/>
+      <c r="BJ10" s="2"/>
+      <c r="BK10" s="2"/>
+      <c r="BL10" s="2"/>
+      <c r="BM10" s="2"/>
+      <c r="BN10" s="2"/>
+      <c r="BO10" s="2"/>
     </row>
-    <row r="7" spans="1:95" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...123 lines deleted...]
-      <c r="AT7" s="261"/>
+    <row r="11" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3">
+        <v>4</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="6">
+        <v>306</v>
+      </c>
+      <c r="E11" s="60"/>
+      <c r="F11" s="83" t="s">
+        <v>92</v>
+      </c>
+      <c r="G11" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="H11" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="I11" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="J11" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="K11" s="76" t="s">
+        <v>89</v>
+      </c>
+      <c r="L11" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="M11" s="86"/>
+      <c r="N11" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="O11" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="P11" s="87"/>
+      <c r="Q11" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="R11" s="87" t="s">
+        <v>136</v>
+      </c>
+      <c r="S11" s="87" t="s">
+        <v>136</v>
+      </c>
+      <c r="T11" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="U11" s="90"/>
+      <c r="V11" s="91"/>
+      <c r="W11" s="87" t="s">
+        <v>81</v>
+      </c>
+      <c r="X11" s="87" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y11" s="87" t="s">
+        <v>81</v>
+      </c>
+      <c r="Z11" s="87"/>
+      <c r="AA11" s="87"/>
+      <c r="AB11" s="87"/>
+      <c r="AC11" s="90"/>
+      <c r="AD11" s="91"/>
+      <c r="AE11" s="87"/>
+      <c r="AF11" s="87" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG11" s="87" t="s">
+        <v>144</v>
+      </c>
+      <c r="AH11" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI11" s="1"/>
+      <c r="AJ11" s="87"/>
+      <c r="AK11" s="88"/>
+      <c r="AL11" s="91" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM11" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="AN11" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO11" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP11" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="AQ11" s="87"/>
+      <c r="AR11" s="92"/>
+      <c r="AS11" s="3">
+        <v>4</v>
+      </c>
+      <c r="AT11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="AU11" s="2"/>
+      <c r="AV11" s="2"/>
+      <c r="AW11" s="2"/>
+      <c r="AX11" s="2"/>
+      <c r="AY11" s="2"/>
+      <c r="AZ11" s="2"/>
+      <c r="BA11" s="2"/>
+      <c r="BB11" s="2"/>
+      <c r="BC11" s="2"/>
+      <c r="BD11" s="2"/>
+      <c r="BE11" s="2"/>
+      <c r="BF11" s="2"/>
+      <c r="BG11" s="2"/>
+      <c r="BH11" s="2"/>
+      <c r="BI11" s="2"/>
+      <c r="BJ11" s="2"/>
+      <c r="BK11" s="2"/>
+      <c r="BL11" s="2"/>
+      <c r="BM11" s="2"/>
+      <c r="BN11" s="2"/>
+      <c r="BO11" s="2"/>
     </row>
-    <row r="8" spans="1:95" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...559 lines deleted...]
-      <c r="AT12" s="28"/>
+    <row r="12" spans="1:67" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="95"/>
+      <c r="N12" s="93"/>
+      <c r="O12" s="94"/>
+      <c r="P12" s="94"/>
+      <c r="Q12" s="94"/>
+      <c r="R12" s="94"/>
+      <c r="S12" s="94"/>
+      <c r="T12" s="94"/>
+      <c r="U12" s="95"/>
+      <c r="V12" s="96"/>
+      <c r="W12" s="94"/>
+      <c r="X12" s="94"/>
+      <c r="Y12" s="94"/>
+      <c r="Z12" s="94"/>
+      <c r="AA12" s="94"/>
+      <c r="AB12" s="94"/>
+      <c r="AC12" s="95"/>
+      <c r="AD12" s="96"/>
+      <c r="AE12" s="94"/>
+      <c r="AF12" s="94"/>
+      <c r="AG12" s="94"/>
+      <c r="AH12" s="94"/>
+      <c r="AI12" s="94"/>
+      <c r="AJ12" s="94"/>
+      <c r="AK12" s="93"/>
+      <c r="AL12" s="96"/>
+      <c r="AM12" s="94"/>
+      <c r="AN12" s="94"/>
+      <c r="AO12" s="94"/>
+      <c r="AP12" s="94"/>
+      <c r="AQ12" s="94"/>
+      <c r="AR12" s="97"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="8"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
-      <c r="BB12" s="135"/>
+      <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
       <c r="BJ12" s="2"/>
       <c r="BK12" s="2"/>
       <c r="BL12" s="2"/>
       <c r="BM12" s="2"/>
       <c r="BN12" s="2"/>
       <c r="BO12" s="2"/>
-      <c r="CQ12" s="11"/>
     </row>
-    <row r="13" spans="1:95" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="5">
+    <row r="13" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3">
         <v>5</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3">
+        <v>121</v>
+      </c>
+      <c r="E13" s="3"/>
+      <c r="F13" s="82"/>
+      <c r="G13" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="H13" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="K13" s="78"/>
+      <c r="L13" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="M13" s="86"/>
+      <c r="N13" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q13" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="R13" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="S13" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="T13" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="U13" s="86"/>
+      <c r="V13" s="81"/>
+      <c r="W13" s="78"/>
+      <c r="X13" s="78"/>
+      <c r="Y13" s="84"/>
+      <c r="Z13" s="78"/>
+      <c r="AA13" s="78"/>
+      <c r="AB13" s="78"/>
+      <c r="AC13" s="86"/>
+      <c r="AD13" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE13" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF13" s="84" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG13" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH13" s="84"/>
+      <c r="AI13" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ13" s="78"/>
+      <c r="AK13" s="86"/>
+      <c r="AL13" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="AM13" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="AN13" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO13" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="AP13" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ13" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR13" s="89"/>
+      <c r="AS13" s="3">
+        <v>5</v>
+      </c>
+      <c r="AT13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AU13" s="2"/>
+      <c r="AV13" s="2"/>
+      <c r="AW13" s="2"/>
+      <c r="AX13" s="2"/>
+      <c r="AY13" s="2"/>
+      <c r="AZ13" s="2"/>
+      <c r="BA13" s="2"/>
+      <c r="BB13" s="2"/>
+      <c r="BC13" s="2"/>
+      <c r="BD13" s="2"/>
+      <c r="BE13" s="2"/>
+      <c r="BF13" s="2"/>
+      <c r="BG13" s="2"/>
+      <c r="BH13" s="2"/>
+      <c r="BI13" s="2"/>
+      <c r="BJ13" s="2"/>
+      <c r="BK13" s="2"/>
+      <c r="BL13" s="2"/>
+      <c r="BM13" s="2"/>
+      <c r="BN13" s="2"/>
+      <c r="BO13" s="2"/>
+    </row>
+    <row r="14" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="3">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3">
+        <v>117</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="82"/>
+      <c r="G14" s="98" t="s">
+        <v>89</v>
+      </c>
+      <c r="H14" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="K14" s="98"/>
+      <c r="L14" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="M14" s="86"/>
+      <c r="N14" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q14" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="R14" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="S14" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="T14" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="U14" s="86"/>
+      <c r="V14" s="81"/>
+      <c r="W14" s="78"/>
+      <c r="X14" s="78"/>
+      <c r="Y14" s="78"/>
+      <c r="Z14" s="78"/>
+      <c r="AA14" s="78"/>
+      <c r="AB14" s="78"/>
+      <c r="AC14" s="86"/>
+      <c r="AD14" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE14" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF14" s="84" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG14" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH14" s="78"/>
+      <c r="AI14" s="78"/>
+      <c r="AJ14" s="82"/>
+      <c r="AK14" s="82"/>
+      <c r="AL14" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="AM14" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="AN14" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO14" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="AP14" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ14" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR14" s="89"/>
+      <c r="AS14" s="3">
+        <v>6</v>
+      </c>
+      <c r="AT14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AU14" s="2"/>
+      <c r="AV14" s="2"/>
+      <c r="AW14" s="2"/>
+      <c r="AX14" s="2"/>
+      <c r="AY14" s="2"/>
+      <c r="AZ14" s="2"/>
+      <c r="BA14" s="2"/>
+      <c r="BB14" s="2"/>
+      <c r="BC14" s="2"/>
+      <c r="BD14" s="2"/>
+      <c r="BE14" s="2"/>
+      <c r="BF14" s="2"/>
+      <c r="BG14" s="2"/>
+      <c r="BH14" s="2"/>
+      <c r="BI14" s="2"/>
+      <c r="BJ14" s="2"/>
+      <c r="BK14" s="2"/>
+      <c r="BL14" s="2"/>
+      <c r="BM14" s="2"/>
+      <c r="BN14" s="2"/>
+      <c r="BO14" s="2"/>
+    </row>
+    <row r="15" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="3">
+        <v>7</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...9 lines deleted...]
-      <c r="G13" s="15" t="s">
+      <c r="C15" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3">
         <v>116</v>
       </c>
-      <c r="H13" s="15" t="s">
-[...6 lines deleted...]
-      <c r="K13" s="15" t="s">
+      <c r="E15" s="3"/>
+      <c r="F15" s="82" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="78"/>
+      <c r="K15" s="78"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="99"/>
+      <c r="N15" s="82"/>
+      <c r="O15" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="P15" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q15" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="R15" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="S15" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="T15" s="100" t="s">
+        <v>91</v>
+      </c>
+      <c r="U15" s="101"/>
+      <c r="V15" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="W15" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="X15" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y15" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z15" s="82" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA15" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB15" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC15" s="86"/>
+      <c r="AD15" s="84" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE15" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF15" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG15" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH15" s="78"/>
+      <c r="AI15" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ15" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK15" s="82"/>
+      <c r="AL15" s="81"/>
+      <c r="AM15" s="78"/>
+      <c r="AN15" s="78"/>
+      <c r="AO15" s="82"/>
+      <c r="AP15" s="78"/>
+      <c r="AQ15" s="78"/>
+      <c r="AR15" s="89"/>
+      <c r="AS15" s="3">
+        <v>7</v>
+      </c>
+      <c r="AT15" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU15" s="17"/>
+      <c r="AV15" s="2"/>
+      <c r="AW15" s="2"/>
+      <c r="AX15" s="2"/>
+      <c r="AY15" s="2"/>
+      <c r="AZ15" s="2"/>
+      <c r="BA15" s="2"/>
+      <c r="BB15" s="2"/>
+      <c r="BC15" s="2"/>
+      <c r="BD15" s="2"/>
+      <c r="BE15" s="2"/>
+      <c r="BF15" s="2"/>
+      <c r="BG15" s="2"/>
+      <c r="BH15" s="2"/>
+      <c r="BI15" s="2"/>
+      <c r="BJ15" s="2"/>
+      <c r="BK15" s="2"/>
+      <c r="BL15" s="2"/>
+      <c r="BM15" s="2"/>
+      <c r="BN15" s="2"/>
+      <c r="BO15" s="2"/>
+    </row>
+    <row r="16" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="3">
+        <v>8</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="102"/>
+      <c r="H16" s="78" t="s">
+        <v>156</v>
+      </c>
+      <c r="I16" s="78" t="s">
+        <v>157</v>
+      </c>
+      <c r="J16" s="78" t="s">
+        <v>158</v>
+      </c>
+      <c r="K16" s="78" t="s">
+        <v>158</v>
+      </c>
+      <c r="L16" s="78"/>
+      <c r="M16" s="86"/>
+      <c r="N16" s="82"/>
+      <c r="O16" s="78"/>
+      <c r="P16" s="78" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q16" s="78" t="s">
+        <v>169</v>
+      </c>
+      <c r="R16" s="78" t="s">
+        <v>188</v>
+      </c>
+      <c r="S16" s="78" t="s">
+        <v>188</v>
+      </c>
+      <c r="T16" s="100" t="s">
+        <v>189</v>
+      </c>
+      <c r="U16" s="101"/>
+      <c r="V16" s="81"/>
+      <c r="W16" s="103"/>
+      <c r="X16" s="78"/>
+      <c r="Y16" s="78"/>
+      <c r="Z16" s="78"/>
+      <c r="AA16" s="78"/>
+      <c r="AB16" s="84"/>
+      <c r="AC16" s="86"/>
+      <c r="AD16" s="82" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE16" s="78"/>
+      <c r="AF16" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="AG16" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="AH16" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="AI16" s="78"/>
+      <c r="AJ16" s="78"/>
+      <c r="AK16" s="82"/>
+      <c r="AL16" s="81" t="s">
+        <v>235</v>
+      </c>
+      <c r="AM16" s="84" t="s">
+        <v>235</v>
+      </c>
+      <c r="AN16" s="78" t="s">
+        <v>236</v>
+      </c>
+      <c r="AO16" s="78" t="s">
+        <v>236</v>
+      </c>
+      <c r="AP16" s="78" t="s">
+        <v>237</v>
+      </c>
+      <c r="AQ16" s="78" t="s">
+        <v>238</v>
+      </c>
+      <c r="AR16" s="89"/>
+      <c r="AS16" s="3">
+        <v>8</v>
+      </c>
+      <c r="AT16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU16" s="2"/>
+      <c r="AV16" s="2"/>
+      <c r="AW16" s="2"/>
+      <c r="AX16" s="2"/>
+      <c r="AY16" s="2"/>
+      <c r="AZ16" s="2"/>
+      <c r="BA16" s="2"/>
+      <c r="BB16" s="2"/>
+      <c r="BC16" s="2"/>
+      <c r="BD16" s="2"/>
+      <c r="BE16" s="2"/>
+      <c r="BF16" s="2"/>
+      <c r="BG16" s="2"/>
+      <c r="BH16" s="2"/>
+      <c r="BI16" s="2"/>
+      <c r="BJ16" s="2"/>
+      <c r="BK16" s="2"/>
+      <c r="BL16" s="2"/>
+      <c r="BM16" s="2"/>
+      <c r="BN16" s="2"/>
+      <c r="BO16" s="2"/>
+    </row>
+    <row r="17" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3">
+        <v>9</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3">
+        <v>120</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F17" s="82" t="s">
+        <v>113</v>
+      </c>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="I17" s="84" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="K17" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="L17" s="84"/>
+      <c r="M17" s="104"/>
+      <c r="N17" s="82"/>
+      <c r="O17" s="78"/>
+      <c r="P17" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q17" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="R17" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="S17" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="T17" s="100" t="s">
+        <v>82</v>
+      </c>
+      <c r="U17" s="86"/>
+      <c r="V17" s="81"/>
+      <c r="W17" s="78"/>
+      <c r="X17" s="78"/>
+      <c r="Y17" s="78"/>
+      <c r="Z17" s="82"/>
+      <c r="AA17" s="78"/>
+      <c r="AB17" s="98"/>
+      <c r="AC17" s="86"/>
+      <c r="AD17" s="82" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE17" s="78"/>
+      <c r="AF17" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG17" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="AH17" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="AI17" s="84" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ17" s="78"/>
+      <c r="AK17" s="82"/>
+      <c r="AL17" s="81" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM17" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="AN17" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO17" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP17" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="AQ17" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="AR17" s="89"/>
+      <c r="AS17" s="3">
+        <v>9</v>
+      </c>
+      <c r="AT17" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AU17" s="2"/>
+      <c r="AV17" s="2"/>
+      <c r="AW17" s="2"/>
+      <c r="AX17" s="2"/>
+      <c r="AY17" s="2"/>
+      <c r="AZ17" s="2"/>
+      <c r="BA17" s="2"/>
+      <c r="BB17" s="2"/>
+      <c r="BC17" s="2"/>
+      <c r="BD17" s="2"/>
+      <c r="BE17" s="2"/>
+      <c r="BF17" s="2"/>
+      <c r="BG17" s="2"/>
+      <c r="BH17" s="2"/>
+      <c r="BI17" s="2"/>
+      <c r="BJ17" s="2"/>
+      <c r="BK17" s="2"/>
+      <c r="BL17" s="2"/>
+      <c r="BM17" s="2"/>
+      <c r="BN17" s="2"/>
+      <c r="BO17" s="2"/>
+    </row>
+    <row r="18" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13">
+        <v>10</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="22">
         <v>118</v>
       </c>
-      <c r="L13" s="15"/>
-[...90 lines deleted...]
-      <c r="BO13" s="10"/>
+      <c r="E18" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="F18" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="G18" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="H18" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="I18" s="107" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18" s="106"/>
+      <c r="K18" s="106"/>
+      <c r="L18" s="106"/>
+      <c r="M18" s="108"/>
+      <c r="N18" s="109"/>
+      <c r="O18" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="P18" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q18" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="R18" s="106" t="s">
+        <v>87</v>
+      </c>
+      <c r="S18" s="106" t="s">
+        <v>87</v>
+      </c>
+      <c r="T18" s="110" t="s">
+        <v>91</v>
+      </c>
+      <c r="U18" s="111"/>
+      <c r="V18" s="109" t="s">
+        <v>83</v>
+      </c>
+      <c r="W18" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="X18" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y18" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z18" s="105" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA18" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB18" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC18" s="108"/>
+      <c r="AD18" s="180" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE18" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF18" s="106" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG18" s="106" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH18" s="106"/>
+      <c r="AI18" s="106" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ18" s="106" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK18" s="105"/>
+      <c r="AL18" s="109"/>
+      <c r="AM18" s="107"/>
+      <c r="AN18" s="106"/>
+      <c r="AO18" s="106"/>
+      <c r="AP18" s="106"/>
+      <c r="AQ18" s="105"/>
+      <c r="AR18" s="92"/>
+      <c r="AS18" s="13">
+        <v>10</v>
+      </c>
+      <c r="AT18" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="AU18" s="2"/>
+      <c r="AV18" s="2"/>
+      <c r="AW18" s="2"/>
+      <c r="AX18" s="2"/>
+      <c r="AY18" s="2"/>
+      <c r="AZ18" s="2"/>
+      <c r="BA18" s="2"/>
+      <c r="BB18" s="2"/>
+      <c r="BC18" s="2"/>
+      <c r="BD18" s="2"/>
+      <c r="BE18" s="2"/>
+      <c r="BF18" s="2"/>
+      <c r="BG18" s="2"/>
+      <c r="BH18" s="2"/>
+      <c r="BI18" s="2"/>
+      <c r="BJ18" s="2"/>
+      <c r="BK18" s="2"/>
+      <c r="BL18" s="2"/>
+      <c r="BM18" s="2"/>
+      <c r="BN18" s="2"/>
+      <c r="BO18" s="2"/>
     </row>
-    <row r="14" spans="1:95" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...120 lines deleted...]
-      <c r="BO14" s="10"/>
+    <row r="19" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29">
+        <v>11</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="3">
+        <v>305</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" s="89" t="s">
+        <v>96</v>
+      </c>
+      <c r="G19" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="H19" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="J19" s="78"/>
+      <c r="K19" s="78"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="86"/>
+      <c r="N19" s="80"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="76"/>
+      <c r="R19" s="76"/>
+      <c r="S19" s="76"/>
+      <c r="T19" s="76"/>
+      <c r="U19" s="79"/>
+      <c r="V19" s="83" t="s">
+        <v>99</v>
+      </c>
+      <c r="W19" s="80" t="s">
+        <v>99</v>
+      </c>
+      <c r="X19" s="76"/>
+      <c r="Y19" s="76"/>
+      <c r="Z19" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA19" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB19" s="76" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC19" s="86"/>
+      <c r="AD19" s="80"/>
+      <c r="AE19" s="76"/>
+      <c r="AF19" s="76"/>
+      <c r="AG19" s="76"/>
+      <c r="AH19" s="76" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI19" s="76"/>
+      <c r="AJ19" s="80"/>
+      <c r="AK19" s="82"/>
+      <c r="AL19" s="81"/>
+      <c r="AM19" s="78"/>
+      <c r="AN19" s="78"/>
+      <c r="AO19" s="78"/>
+      <c r="AP19" s="78"/>
+      <c r="AQ19" s="78"/>
+      <c r="AR19" s="85"/>
+      <c r="AS19" s="29">
+        <v>11</v>
+      </c>
+      <c r="AT19" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="AU19" s="2"/>
+      <c r="AV19" s="2"/>
+      <c r="AW19" s="2"/>
+      <c r="AX19" s="2"/>
+      <c r="AY19" s="2"/>
+      <c r="AZ19" s="2"/>
+      <c r="BA19" s="2"/>
+      <c r="BB19" s="2"/>
+      <c r="BC19" s="2"/>
+      <c r="BD19" s="2"/>
+      <c r="BE19" s="2"/>
+      <c r="BF19" s="2"/>
+      <c r="BG19" s="2"/>
+      <c r="BH19" s="2"/>
+      <c r="BI19" s="2"/>
+      <c r="BJ19" s="2"/>
+      <c r="BK19" s="2"/>
+      <c r="BL19" s="2"/>
+      <c r="BM19" s="2"/>
+      <c r="BN19" s="2"/>
+      <c r="BO19" s="2"/>
     </row>
-    <row r="15" spans="1:95" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B15" s="6" t="s">
+    <row r="20" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13">
+        <v>12</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="12" t="s">
-[...117 lines deleted...]
-      <c r="BO15" s="10"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="180" t="s">
+        <v>272</v>
+      </c>
+      <c r="G20" s="106" t="s">
+        <v>272</v>
+      </c>
+      <c r="H20" s="106" t="s">
+        <v>273</v>
+      </c>
+      <c r="I20" s="106" t="s">
+        <v>273</v>
+      </c>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106"/>
+      <c r="L20" s="106"/>
+      <c r="M20" s="108"/>
+      <c r="N20" s="105"/>
+      <c r="O20" s="106"/>
+      <c r="P20" s="106"/>
+      <c r="Q20" s="106"/>
+      <c r="R20" s="106"/>
+      <c r="S20" s="106"/>
+      <c r="T20" s="113"/>
+      <c r="U20" s="108"/>
+      <c r="V20" s="109" t="s">
+        <v>193</v>
+      </c>
+      <c r="W20" s="107" t="s">
+        <v>193</v>
+      </c>
+      <c r="X20" s="106" t="s">
+        <v>194</v>
+      </c>
+      <c r="Y20" s="107" t="s">
+        <v>194</v>
+      </c>
+      <c r="Z20" s="106"/>
+      <c r="AA20" s="106"/>
+      <c r="AB20" s="106"/>
+      <c r="AC20" s="108"/>
+      <c r="AD20" s="109"/>
+      <c r="AE20" s="106"/>
+      <c r="AF20" s="106"/>
+      <c r="AG20" s="106"/>
+      <c r="AH20" s="106"/>
+      <c r="AI20" s="106" t="s">
+        <v>222</v>
+      </c>
+      <c r="AJ20" s="105" t="s">
+        <v>222</v>
+      </c>
+      <c r="AK20" s="105"/>
+      <c r="AL20" s="109"/>
+      <c r="AM20" s="106"/>
+      <c r="AN20" s="106"/>
+      <c r="AO20" s="113"/>
+      <c r="AP20" s="106"/>
+      <c r="AQ20" s="106"/>
+      <c r="AR20" s="90"/>
+      <c r="AS20" s="13">
+        <v>12</v>
+      </c>
+      <c r="AT20" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="AU20" s="2"/>
+      <c r="AV20" s="2"/>
+      <c r="AW20" s="2"/>
+      <c r="AX20" s="2"/>
+      <c r="AY20" s="2"/>
+      <c r="AZ20" s="2"/>
+      <c r="BA20" s="2"/>
+      <c r="BB20" s="2"/>
+      <c r="BC20" s="2"/>
+      <c r="BD20" s="2"/>
+      <c r="BE20" s="2"/>
+      <c r="BF20" s="2"/>
+      <c r="BG20" s="2"/>
+      <c r="BH20" s="2"/>
+      <c r="BI20" s="2"/>
+      <c r="BJ20" s="2"/>
+      <c r="BK20" s="2"/>
+      <c r="BL20" s="2"/>
+      <c r="BM20" s="2"/>
+      <c r="BN20" s="2"/>
+      <c r="BO20" s="2"/>
     </row>
-    <row r="16" spans="1:95" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...120 lines deleted...]
-      <c r="BO16" s="10"/>
+    <row r="21" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29">
+        <v>13</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="14"/>
+      <c r="E21" s="242"/>
+      <c r="F21" s="80"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="79"/>
+      <c r="N21" s="80"/>
+      <c r="O21" s="76"/>
+      <c r="P21" s="76"/>
+      <c r="Q21" s="76"/>
+      <c r="R21" s="76"/>
+      <c r="S21" s="76"/>
+      <c r="T21" s="80"/>
+      <c r="U21" s="114"/>
+      <c r="V21" s="83" t="s">
+        <v>195</v>
+      </c>
+      <c r="W21" s="76" t="s">
+        <v>195</v>
+      </c>
+      <c r="X21" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="Y21" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="Z21" s="76" t="s">
+        <v>197</v>
+      </c>
+      <c r="AA21" s="76" t="s">
+        <v>197</v>
+      </c>
+      <c r="AB21" s="76" t="s">
+        <v>198</v>
+      </c>
+      <c r="AC21" s="79"/>
+      <c r="AD21" s="84"/>
+      <c r="AE21" s="76"/>
+      <c r="AF21" s="76"/>
+      <c r="AG21" s="76"/>
+      <c r="AH21" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="AI21" s="76" t="s">
+        <v>267</v>
+      </c>
+      <c r="AJ21" s="76" t="s">
+        <v>267</v>
+      </c>
+      <c r="AK21" s="80"/>
+      <c r="AL21" s="83"/>
+      <c r="AM21" s="76"/>
+      <c r="AN21" s="76"/>
+      <c r="AO21" s="76"/>
+      <c r="AP21" s="76"/>
+      <c r="AQ21" s="76"/>
+      <c r="AR21" s="85"/>
+      <c r="AS21" s="29">
+        <v>13</v>
+      </c>
+      <c r="AT21" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="AU21" s="2"/>
+      <c r="AV21" s="2"/>
+      <c r="AW21" s="2"/>
+      <c r="AX21" s="2"/>
+      <c r="AY21" s="2"/>
+      <c r="AZ21" s="2"/>
+      <c r="BA21" s="2"/>
+      <c r="BB21" s="2"/>
+      <c r="BC21" s="2"/>
+      <c r="BD21" s="2"/>
+      <c r="BE21" s="2"/>
+      <c r="BF21" s="2"/>
+      <c r="BG21" s="2"/>
+      <c r="BH21" s="2"/>
+      <c r="BI21" s="2"/>
+      <c r="BJ21" s="2"/>
+      <c r="BK21" s="2"/>
+      <c r="BL21" s="2"/>
+      <c r="BM21" s="2"/>
+      <c r="BN21" s="2"/>
+      <c r="BO21" s="2"/>
     </row>
-    <row r="17" spans="1:67" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...463 lines deleted...]
-      <c r="B21" s="34" t="s">
+    <row r="22" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="3">
+        <v>14</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="C22" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="50"/>
-[...58 lines deleted...]
-      <c r="AT21" s="34" t="s">
+      <c r="D22" s="3"/>
+      <c r="E22" s="243"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="86"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="99"/>
+      <c r="V22" s="83" t="s">
+        <v>199</v>
+      </c>
+      <c r="W22" s="76" t="s">
+        <v>200</v>
+      </c>
+      <c r="X22" s="76" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y22" s="76" t="s">
+        <v>201</v>
+      </c>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="79"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="78"/>
+      <c r="AF22" s="78"/>
+      <c r="AG22" s="78"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="78"/>
+      <c r="AJ22" s="78"/>
+      <c r="AK22" s="82"/>
+      <c r="AL22" s="116"/>
+      <c r="AM22" s="82"/>
+      <c r="AN22" s="78"/>
+      <c r="AO22" s="78"/>
+      <c r="AP22" s="78"/>
+      <c r="AQ22" s="78"/>
+      <c r="AR22" s="89"/>
+      <c r="AS22" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT22" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="AU21" s="10"/>
-[...106 lines deleted...]
-      <c r="BO22" s="10"/>
+      <c r="AU22" s="2"/>
+      <c r="AV22" s="2"/>
+      <c r="AW22" s="2"/>
+      <c r="AX22" s="2"/>
+      <c r="AY22" s="2"/>
+      <c r="AZ22" s="2"/>
+      <c r="BA22" s="2"/>
+      <c r="BB22" s="2"/>
+      <c r="BC22" s="2"/>
+      <c r="BD22" s="2"/>
+      <c r="BE22" s="2"/>
+      <c r="BF22" s="2"/>
+      <c r="BG22" s="2"/>
+      <c r="BH22" s="2"/>
+      <c r="BI22" s="2"/>
+      <c r="BJ22" s="2"/>
+      <c r="BK22" s="2"/>
+      <c r="BL22" s="2"/>
+      <c r="BM22" s="2"/>
+      <c r="BN22" s="2"/>
+      <c r="BO22" s="2"/>
     </row>
     <row r="23" spans="1:67" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="27"/>
-[...44 lines deleted...]
-      <c r="AT23" s="28"/>
+      <c r="A23" s="7"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="117"/>
+      <c r="G23" s="94"/>
+      <c r="H23" s="94"/>
+      <c r="I23" s="94"/>
+      <c r="J23" s="94"/>
+      <c r="K23" s="94"/>
+      <c r="L23" s="94"/>
+      <c r="M23" s="95"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="182"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="182"/>
+      <c r="R23" s="182"/>
+      <c r="S23" s="182"/>
+      <c r="T23" s="182"/>
+      <c r="U23" s="95"/>
+      <c r="V23" s="96"/>
+      <c r="W23" s="94"/>
+      <c r="X23" s="94"/>
+      <c r="Y23" s="94"/>
+      <c r="Z23" s="94"/>
+      <c r="AA23" s="94"/>
+      <c r="AB23" s="94"/>
+      <c r="AC23" s="95"/>
+      <c r="AD23" s="93"/>
+      <c r="AE23" s="94"/>
+      <c r="AF23" s="94"/>
+      <c r="AG23" s="94"/>
+      <c r="AH23" s="94"/>
+      <c r="AI23" s="94"/>
+      <c r="AJ23" s="94"/>
+      <c r="AK23" s="93"/>
+      <c r="AL23" s="96"/>
+      <c r="AM23" s="94"/>
+      <c r="AN23" s="94"/>
+      <c r="AO23" s="94"/>
+      <c r="AP23" s="94"/>
+      <c r="AQ23" s="94"/>
+      <c r="AR23" s="97"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="8"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
       <c r="BJ23" s="2"/>
       <c r="BK23" s="2"/>
       <c r="BL23" s="2"/>
       <c r="BM23" s="2"/>
       <c r="BN23" s="2"/>
       <c r="BO23" s="2"/>
     </row>
-    <row r="24" spans="1:67" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="5">
+    <row r="24" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3">
         <v>15</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="3">
+        <v>310</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" s="82" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="78"/>
+      <c r="H24" s="78" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="78" t="s">
+        <v>142</v>
+      </c>
+      <c r="J24" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="K24" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="L24" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="M24" s="98"/>
+      <c r="N24" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="O24" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="P24" s="78" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q24" s="78" t="s">
+        <v>137</v>
+      </c>
+      <c r="R24" s="78" t="s">
+        <v>138</v>
+      </c>
+      <c r="S24" s="78" t="s">
+        <v>138</v>
+      </c>
+      <c r="T24" s="183" t="s">
+        <v>83</v>
+      </c>
+      <c r="U24" s="99"/>
+      <c r="V24" s="81" t="s">
+        <v>138</v>
+      </c>
+      <c r="W24" s="78" t="s">
+        <v>138</v>
+      </c>
+      <c r="X24" s="78" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y24" s="78" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z24" s="78"/>
+      <c r="AA24" s="78"/>
+      <c r="AB24" s="78"/>
+      <c r="AC24" s="104"/>
+      <c r="AD24" s="82" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE24" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF24" s="78" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG24" s="1"/>
+      <c r="AH24" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI24" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ24" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK24" s="82"/>
+      <c r="AL24" s="81" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM24" s="78" t="s">
+        <v>142</v>
+      </c>
+      <c r="AN24" s="78" t="s">
+        <v>148</v>
+      </c>
+      <c r="AO24" s="78" t="s">
+        <v>148</v>
+      </c>
+      <c r="AP24" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ24" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR24" s="89"/>
+      <c r="AS24" s="3">
+        <v>15</v>
+      </c>
+      <c r="AT24" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU24" s="2"/>
+      <c r="AV24" s="2"/>
+      <c r="AW24" s="2"/>
+      <c r="AX24" s="2"/>
+      <c r="AY24" s="2"/>
+      <c r="AZ24" s="2"/>
+      <c r="BA24" s="2"/>
+      <c r="BB24" s="2"/>
+      <c r="BC24" s="2"/>
+      <c r="BD24" s="2"/>
+      <c r="BE24" s="2"/>
+      <c r="BF24" s="2"/>
+      <c r="BG24" s="2"/>
+      <c r="BH24" s="2"/>
+      <c r="BI24" s="2"/>
+      <c r="BJ24" s="2"/>
+      <c r="BK24" s="2"/>
+      <c r="BL24" s="2"/>
+      <c r="BM24" s="2"/>
+      <c r="BN24" s="2"/>
+      <c r="BO24" s="2"/>
+    </row>
+    <row r="25" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3">
+        <v>16</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="3">
+        <v>303</v>
+      </c>
+      <c r="E25" s="3"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="82" t="s">
+        <v>116</v>
+      </c>
+      <c r="I25" s="118" t="s">
+        <v>116</v>
+      </c>
+      <c r="J25" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="K25" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="L25" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="M25" s="98"/>
+      <c r="N25" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="P25" s="78" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q25" s="78" t="s">
+        <v>146</v>
+      </c>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="V25" s="81"/>
+      <c r="W25" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="X25" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y25" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z25" s="78"/>
+      <c r="AA25" s="100"/>
+      <c r="AB25" s="78"/>
+      <c r="AC25" s="86"/>
+      <c r="AD25" s="82" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE25" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF25" s="84" t="s">
+        <v>145</v>
+      </c>
+      <c r="AG25" s="78" t="s">
+        <v>145</v>
+      </c>
+      <c r="AH25" s="100" t="s">
+        <v>146</v>
+      </c>
+      <c r="AI25" s="100" t="s">
+        <v>82</v>
+      </c>
+      <c r="AJ25" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="AK25" s="82"/>
+      <c r="AL25" s="81" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM25" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN25" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO25" s="78" t="s">
+        <v>146</v>
+      </c>
+      <c r="AP25" s="78" t="s">
+        <v>146</v>
+      </c>
+      <c r="AQ25" s="78"/>
+      <c r="AR25" s="89"/>
+      <c r="AS25" s="3">
+        <v>16</v>
+      </c>
+      <c r="AT25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU25" s="2"/>
+      <c r="AV25" s="2"/>
+      <c r="AW25" s="2"/>
+      <c r="AX25" s="2"/>
+      <c r="AY25" s="2"/>
+      <c r="AZ25" s="2"/>
+      <c r="BA25" s="2"/>
+      <c r="BB25" s="2"/>
+      <c r="BC25" s="2"/>
+      <c r="BD25" s="2"/>
+      <c r="BE25" s="2"/>
+      <c r="BF25" s="2"/>
+      <c r="BG25" s="2"/>
+      <c r="BH25" s="2"/>
+      <c r="BI25" s="2"/>
+      <c r="BJ25" s="2"/>
+      <c r="BK25" s="2"/>
+      <c r="BL25" s="2"/>
+      <c r="BM25" s="2"/>
+      <c r="BN25" s="2"/>
+      <c r="BO25" s="2"/>
+    </row>
+    <row r="26" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="235">
+        <v>17</v>
+      </c>
+      <c r="B26" s="240" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="6">
+        <v>205</v>
+      </c>
+      <c r="E26" s="235" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" s="82" t="s">
+        <v>119</v>
+      </c>
+      <c r="I26" s="118" t="s">
+        <v>119</v>
+      </c>
+      <c r="J26" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="K26" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="L26" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="M26" s="86"/>
+      <c r="N26" s="82"/>
+      <c r="O26" s="78"/>
+      <c r="P26" s="76" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q26" s="76" t="s">
+        <v>117</v>
+      </c>
+      <c r="R26" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="S26" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="T26" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="U26" s="99" t="s">
+        <v>150</v>
+      </c>
+      <c r="V26" s="81" t="s">
+        <v>120</v>
+      </c>
+      <c r="W26" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="X26" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y26" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="Z26" s="78"/>
+      <c r="AA26" s="100"/>
+      <c r="AB26" s="78"/>
+      <c r="AC26" s="86"/>
+      <c r="AD26" s="189"/>
+      <c r="AE26" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF26" s="78"/>
+      <c r="AG26" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH26" s="100" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI26" s="160"/>
+      <c r="AJ26" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="AK26" s="82"/>
+      <c r="AL26" s="81" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM26" s="82" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN26" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO26" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP26" s="78"/>
+      <c r="AQ26" s="80"/>
+      <c r="AR26" s="84"/>
+      <c r="AS26" s="235">
+        <v>17</v>
+      </c>
+      <c r="AT26" s="240" t="s">
+        <v>101</v>
+      </c>
+      <c r="AU26" s="2"/>
+      <c r="AV26" s="2"/>
+      <c r="AW26" s="2"/>
+      <c r="AX26" s="2"/>
+      <c r="AY26" s="2"/>
+      <c r="AZ26" s="2"/>
+      <c r="BA26" s="2"/>
+      <c r="BB26" s="2"/>
+      <c r="BC26" s="2"/>
+      <c r="BD26" s="2"/>
+      <c r="BE26" s="2"/>
+      <c r="BF26" s="2"/>
+      <c r="BG26" s="2"/>
+      <c r="BH26" s="2"/>
+      <c r="BI26" s="2"/>
+      <c r="BJ26" s="2"/>
+      <c r="BK26" s="2"/>
+      <c r="BL26" s="2"/>
+      <c r="BM26" s="2"/>
+      <c r="BN26" s="2"/>
+      <c r="BO26" s="2"/>
+    </row>
+    <row r="27" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="234"/>
+      <c r="B27" s="253"/>
+      <c r="C27" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="234"/>
+      <c r="F27" s="82"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="78"/>
+      <c r="I27" s="78"/>
+      <c r="J27" s="78"/>
+      <c r="K27" s="78"/>
+      <c r="L27" s="78"/>
+      <c r="M27" s="86"/>
+      <c r="N27" s="80" t="s">
+        <v>178</v>
+      </c>
+      <c r="O27" s="76" t="s">
+        <v>178</v>
+      </c>
+      <c r="P27" s="1"/>
+      <c r="Q27" s="1"/>
+      <c r="R27" s="76"/>
+      <c r="S27" s="76"/>
+      <c r="T27" s="76"/>
+      <c r="U27" s="86"/>
+      <c r="V27" s="81"/>
+      <c r="W27" s="78"/>
+      <c r="X27" s="78"/>
+      <c r="Y27" s="78"/>
+      <c r="Z27" s="78"/>
+      <c r="AA27" s="84" t="s">
+        <v>202</v>
+      </c>
+      <c r="AB27" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="AC27" s="101"/>
+      <c r="AD27" s="82"/>
+      <c r="AE27" s="78"/>
+      <c r="AF27" s="78"/>
+      <c r="AG27" s="78"/>
+      <c r="AH27" s="78"/>
+      <c r="AI27" s="78"/>
+      <c r="AJ27" s="78"/>
+      <c r="AK27" s="82"/>
+      <c r="AL27" s="81"/>
+      <c r="AM27" s="78"/>
+      <c r="AN27" s="78"/>
+      <c r="AO27" s="78"/>
+      <c r="AP27" s="78"/>
+      <c r="AQ27" s="80"/>
+      <c r="AR27" s="86"/>
+      <c r="AS27" s="234"/>
+      <c r="AT27" s="253"/>
+      <c r="AU27" s="2"/>
+      <c r="AV27" s="2"/>
+      <c r="AW27" s="2"/>
+      <c r="AX27" s="2"/>
+      <c r="AY27" s="2"/>
+      <c r="AZ27" s="2"/>
+      <c r="BA27" s="2"/>
+      <c r="BB27" s="2"/>
+      <c r="BC27" s="2"/>
+      <c r="BD27" s="2"/>
+      <c r="BE27" s="2"/>
+      <c r="BF27" s="2"/>
+      <c r="BG27" s="2"/>
+      <c r="BH27" s="2"/>
+      <c r="BI27" s="2"/>
+      <c r="BJ27" s="2"/>
+      <c r="BK27" s="2"/>
+      <c r="BL27" s="2"/>
+      <c r="BM27" s="2"/>
+      <c r="BN27" s="2"/>
+      <c r="BO27" s="2"/>
+    </row>
+    <row r="28" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="34">
+        <v>18</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="28"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="88" t="s">
+        <v>230</v>
+      </c>
+      <c r="G28" s="87" t="s">
+        <v>252</v>
+      </c>
+      <c r="H28" s="87" t="s">
+        <v>253</v>
+      </c>
+      <c r="I28" s="87" t="s">
+        <v>247</v>
+      </c>
+      <c r="J28" s="87" t="s">
+        <v>248</v>
+      </c>
+      <c r="K28" s="87" t="s">
+        <v>248</v>
+      </c>
+      <c r="L28" s="87"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="78" t="s">
+        <v>171</v>
+      </c>
+      <c r="O28" s="78"/>
+      <c r="P28" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q28" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="R28" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="S28" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="T28" s="87" t="s">
+        <v>174</v>
+      </c>
+      <c r="U28" s="90"/>
+      <c r="V28" s="87" t="s">
+        <v>204</v>
+      </c>
+      <c r="W28" s="87" t="s">
+        <v>204</v>
+      </c>
+      <c r="X28" s="87" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y28" s="87" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z28" s="87" t="s">
+        <v>206</v>
+      </c>
+      <c r="AA28" s="84"/>
+      <c r="AB28" s="119" t="s">
+        <v>207</v>
+      </c>
+      <c r="AC28" s="120"/>
+      <c r="AD28" s="54" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE28" s="87" t="s">
+        <v>159</v>
+      </c>
+      <c r="AF28" s="87"/>
+      <c r="AG28" s="87" t="s">
+        <v>268</v>
+      </c>
+      <c r="AH28" s="87" t="s">
+        <v>269</v>
+      </c>
+      <c r="AI28" s="87" t="s">
+        <v>270</v>
+      </c>
+      <c r="AJ28" s="87" t="s">
+        <v>271</v>
+      </c>
+      <c r="AK28" s="88"/>
+      <c r="AL28" s="91" t="s">
+        <v>239</v>
+      </c>
+      <c r="AM28" s="87" t="s">
+        <v>205</v>
+      </c>
+      <c r="AN28" s="87" t="s">
+        <v>159</v>
+      </c>
+      <c r="AO28" s="92" t="s">
+        <v>159</v>
+      </c>
+      <c r="AP28" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="AQ28" s="121" t="s">
+        <v>206</v>
+      </c>
+      <c r="AR28" s="84"/>
+      <c r="AS28" s="34">
+        <v>18</v>
+      </c>
+      <c r="AT28" s="47" t="s">
+        <v>102</v>
+      </c>
+      <c r="AU28" s="2"/>
+      <c r="AV28" s="2"/>
+      <c r="AW28" s="2"/>
+      <c r="AX28" s="2"/>
+      <c r="AY28" s="2"/>
+      <c r="AZ28" s="2"/>
+      <c r="BA28" s="2"/>
+      <c r="BB28" s="2"/>
+      <c r="BC28" s="2"/>
+      <c r="BD28" s="2"/>
+      <c r="BE28" s="2"/>
+      <c r="BF28" s="2"/>
+      <c r="BG28" s="2"/>
+      <c r="BH28" s="2"/>
+      <c r="BI28" s="2"/>
+      <c r="BJ28" s="2"/>
+      <c r="BK28" s="2"/>
+      <c r="BL28" s="2"/>
+      <c r="BM28" s="2"/>
+      <c r="BN28" s="2"/>
+      <c r="BO28" s="2"/>
+    </row>
+    <row r="29" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29">
+        <v>19</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="29">
+        <v>309</v>
+      </c>
+      <c r="E29" s="29"/>
+      <c r="F29" s="122"/>
+      <c r="G29" s="112" t="s">
+        <v>83</v>
+      </c>
+      <c r="H29" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="I29" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="J29" s="112"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="112"/>
+      <c r="M29" s="85"/>
+      <c r="N29" s="122" t="s">
+        <v>100</v>
+      </c>
+      <c r="O29" s="112" t="s">
+        <v>99</v>
+      </c>
+      <c r="P29" s="112" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q29" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="R29" s="112" t="s">
+        <v>126</v>
+      </c>
+      <c r="S29" s="112" t="s">
+        <v>125</v>
+      </c>
+      <c r="T29" s="112" t="s">
+        <v>114</v>
+      </c>
+      <c r="U29" s="85"/>
+      <c r="V29" s="77" t="s">
+        <v>125</v>
+      </c>
+      <c r="W29" s="122" t="s">
+        <v>125</v>
+      </c>
+      <c r="X29" s="112" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y29" s="112"/>
+      <c r="Z29" s="112"/>
+      <c r="AA29" s="112"/>
+      <c r="AB29" s="112"/>
+      <c r="AC29" s="85"/>
+      <c r="AD29" s="122"/>
+      <c r="AE29" s="112"/>
+      <c r="AF29" s="112"/>
+      <c r="AG29" s="112"/>
+      <c r="AH29" s="112" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI29" s="112" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ29" s="112" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK29" s="122"/>
+      <c r="AL29" s="77"/>
+      <c r="AM29" s="112"/>
+      <c r="AN29" s="124"/>
+      <c r="AO29" s="112"/>
+      <c r="AP29" s="112"/>
+      <c r="AQ29" s="112"/>
+      <c r="AR29" s="125"/>
+      <c r="AS29" s="29">
+        <v>19</v>
+      </c>
+      <c r="AT29" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AU29" s="2"/>
+      <c r="AV29" s="2"/>
+      <c r="AW29" s="2"/>
+      <c r="AX29" s="2"/>
+      <c r="AY29" s="2"/>
+      <c r="AZ29" s="2"/>
+      <c r="BA29" s="2"/>
+      <c r="BB29" s="2"/>
+      <c r="BC29" s="2"/>
+      <c r="BD29" s="2"/>
+      <c r="BE29" s="2"/>
+      <c r="BF29" s="2"/>
+      <c r="BG29" s="2"/>
+      <c r="BH29" s="2"/>
+      <c r="BI29" s="2"/>
+      <c r="BJ29" s="2"/>
+      <c r="BK29" s="2"/>
+      <c r="BL29" s="2"/>
+      <c r="BM29" s="2"/>
+      <c r="BN29" s="2"/>
+      <c r="BO29" s="2"/>
+    </row>
+    <row r="30" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="22">
+        <v>20</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="45">
+        <v>211</v>
+      </c>
+      <c r="E30" s="45"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="127"/>
+      <c r="H30" s="127"/>
+      <c r="I30" s="127"/>
+      <c r="J30" s="106"/>
+      <c r="K30" s="73"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="129"/>
+      <c r="N30" s="126"/>
+      <c r="O30" s="127"/>
+      <c r="P30" s="127"/>
+      <c r="Q30" s="130"/>
+      <c r="R30" s="127"/>
+      <c r="S30" s="127"/>
+      <c r="T30" s="127"/>
+      <c r="U30" s="129"/>
+      <c r="V30" s="131"/>
+      <c r="W30" s="126"/>
+      <c r="X30" s="127"/>
+      <c r="Y30" s="127" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z30" s="127" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA30" s="127" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB30" s="127" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC30" s="129"/>
+      <c r="AD30" s="73" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE30" s="127" t="s">
+        <v>82</v>
+      </c>
+      <c r="AF30" s="127" t="s">
+        <v>92</v>
+      </c>
+      <c r="AG30" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="AH30" s="127"/>
+      <c r="AI30" s="127"/>
+      <c r="AJ30" s="127"/>
+      <c r="AK30" s="126"/>
+      <c r="AL30" s="131"/>
+      <c r="AM30" s="127"/>
+      <c r="AN30" s="73"/>
+      <c r="AO30" s="127"/>
+      <c r="AP30" s="73"/>
+      <c r="AQ30" s="127"/>
+      <c r="AR30" s="73"/>
+      <c r="AS30" s="22">
+        <v>20</v>
+      </c>
+      <c r="AT30" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU30" s="2"/>
+      <c r="AV30" s="2"/>
+      <c r="AW30" s="2"/>
+      <c r="AX30" s="2"/>
+      <c r="AY30" s="2"/>
+      <c r="AZ30" s="2"/>
+      <c r="BA30" s="2"/>
+      <c r="BB30" s="2"/>
+      <c r="BC30" s="2"/>
+      <c r="BD30" s="2"/>
+      <c r="BE30" s="2"/>
+      <c r="BF30" s="2"/>
+      <c r="BG30" s="2"/>
+      <c r="BH30" s="2"/>
+      <c r="BI30" s="2"/>
+      <c r="BJ30" s="2"/>
+      <c r="BK30" s="2"/>
+      <c r="BL30" s="2"/>
+      <c r="BM30" s="2"/>
+      <c r="BN30" s="2"/>
+      <c r="BO30" s="2"/>
+    </row>
+    <row r="31" spans="1:67" s="205" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="218">
+        <v>21</v>
+      </c>
+      <c r="B31" s="219" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="220" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" s="193">
+        <v>307</v>
+      </c>
+      <c r="E31" s="193" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" s="221"/>
+      <c r="G31" s="197"/>
+      <c r="H31" s="197"/>
+      <c r="I31" s="197"/>
+      <c r="J31" s="222"/>
+      <c r="K31" s="197"/>
+      <c r="L31" s="223"/>
+      <c r="M31" s="224"/>
+      <c r="N31" s="221" t="s">
+        <v>129</v>
+      </c>
+      <c r="O31" s="197" t="s">
+        <v>129</v>
+      </c>
+      <c r="P31" s="197" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q31" s="197" t="s">
+        <v>99</v>
+      </c>
+      <c r="R31" s="197" t="s">
+        <v>130</v>
+      </c>
+      <c r="S31" s="197" t="s">
+        <v>92</v>
+      </c>
+      <c r="T31" s="197" t="s">
+        <v>96</v>
+      </c>
+      <c r="U31" s="224"/>
+      <c r="V31" s="225"/>
+      <c r="W31" s="197"/>
+      <c r="X31" s="197"/>
+      <c r="Y31" s="197"/>
+      <c r="Z31" s="197" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA31" s="197" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB31" s="197" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC31" s="224"/>
+      <c r="AD31" s="226" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE31" s="197" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF31" s="197" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG31" s="197" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH31" s="197" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI31" s="197" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ31" s="197" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK31" s="223"/>
+      <c r="AL31" s="221" t="s">
+        <v>98</v>
+      </c>
+      <c r="AM31" s="197" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN31" s="197" t="s">
+        <v>100</v>
+      </c>
+      <c r="AO31" s="197" t="s">
+        <v>100</v>
+      </c>
+      <c r="AP31" s="226" t="s">
+        <v>82</v>
+      </c>
+      <c r="AQ31" s="197" t="s">
+        <v>89</v>
+      </c>
+      <c r="AR31" s="224"/>
+      <c r="AS31" s="218">
+        <v>21</v>
+      </c>
+      <c r="AT31" s="219" t="s">
+        <v>35</v>
+      </c>
+      <c r="AU31" s="204"/>
+      <c r="AV31" s="204"/>
+      <c r="AW31" s="204"/>
+      <c r="AX31" s="204"/>
+      <c r="AY31" s="204"/>
+      <c r="AZ31" s="204"/>
+      <c r="BA31" s="204"/>
+      <c r="BB31" s="204"/>
+      <c r="BC31" s="204"/>
+      <c r="BD31" s="204"/>
+      <c r="BE31" s="204"/>
+      <c r="BF31" s="204"/>
+      <c r="BG31" s="204"/>
+      <c r="BH31" s="204"/>
+      <c r="BI31" s="204"/>
+      <c r="BJ31" s="204"/>
+      <c r="BK31" s="204"/>
+      <c r="BL31" s="204"/>
+      <c r="BM31" s="204"/>
+      <c r="BN31" s="204"/>
+      <c r="BO31" s="204"/>
+    </row>
+    <row r="32" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29">
+        <v>22</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="14"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="137"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="138"/>
+      <c r="I32" s="76"/>
+      <c r="J32" s="76"/>
+      <c r="K32" s="76"/>
+      <c r="L32" s="138"/>
+      <c r="M32" s="139"/>
+      <c r="N32" s="80" t="s">
+        <v>175</v>
+      </c>
+      <c r="O32" s="76" t="s">
+        <v>177</v>
+      </c>
+      <c r="P32" s="138" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q32" s="76"/>
+      <c r="R32" s="76"/>
+      <c r="S32" s="76"/>
+      <c r="T32" s="76"/>
+      <c r="U32" s="79"/>
+      <c r="V32" s="83"/>
+      <c r="W32" s="76"/>
+      <c r="X32" s="76"/>
+      <c r="Y32" s="76" t="s">
+        <v>177</v>
+      </c>
+      <c r="Z32" s="76" t="s">
+        <v>208</v>
+      </c>
+      <c r="AA32" s="76" t="s">
+        <v>175</v>
+      </c>
+      <c r="AB32" s="76"/>
+      <c r="AC32" s="62"/>
+      <c r="AD32" s="80" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE32" s="1"/>
+      <c r="AF32" s="76"/>
+      <c r="AG32" s="76" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH32" s="76"/>
+      <c r="AI32" s="76"/>
+      <c r="AJ32" s="76"/>
+      <c r="AK32" s="80"/>
+      <c r="AL32" s="83"/>
+      <c r="AM32" s="76" t="s">
+        <v>244</v>
+      </c>
+      <c r="AN32" s="76"/>
+      <c r="AO32" s="76"/>
+      <c r="AP32" s="76"/>
+      <c r="AQ32" s="76"/>
+      <c r="AR32" s="79"/>
+      <c r="AS32" s="29">
+        <v>22</v>
+      </c>
+      <c r="AT32" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="AU32" s="2"/>
+      <c r="AV32" s="2"/>
+      <c r="AW32" s="2"/>
+      <c r="AX32" s="2"/>
+      <c r="AY32" s="2"/>
+      <c r="AZ32" s="2"/>
+      <c r="BA32" s="2"/>
+      <c r="BB32" s="2"/>
+      <c r="BC32" s="2"/>
+      <c r="BD32" s="2"/>
+      <c r="BE32" s="2"/>
+      <c r="BF32" s="2"/>
+      <c r="BG32" s="2"/>
+      <c r="BH32" s="2"/>
+      <c r="BI32" s="2"/>
+      <c r="BJ32" s="2"/>
+      <c r="BK32" s="2"/>
+      <c r="BL32" s="2"/>
+      <c r="BM32" s="2"/>
+      <c r="BN32" s="2"/>
+      <c r="BO32" s="2"/>
+    </row>
+    <row r="33" spans="1:84" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="22">
+        <v>23</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="37">
+        <v>126</v>
+      </c>
+      <c r="E33" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="F33" s="109"/>
+      <c r="G33" s="106" t="s">
+        <v>121</v>
+      </c>
+      <c r="H33" s="106" t="s">
+        <v>122</v>
+      </c>
+      <c r="I33" s="87" t="s">
+        <v>123</v>
+      </c>
+      <c r="J33" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="K33" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="L33" s="105" t="s">
+        <v>113</v>
+      </c>
+      <c r="M33" s="140"/>
+      <c r="N33" s="105" t="s">
+        <v>128</v>
+      </c>
+      <c r="O33" s="106" t="s">
+        <v>128</v>
+      </c>
+      <c r="P33" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q33" s="106" t="s">
+        <v>140</v>
+      </c>
+      <c r="R33" s="106" t="s">
+        <v>126</v>
+      </c>
+      <c r="S33" s="106" t="s">
+        <v>125</v>
+      </c>
+      <c r="T33" s="106"/>
+      <c r="U33" s="108"/>
+      <c r="V33" s="107" t="s">
+        <v>125</v>
+      </c>
+      <c r="W33" s="106" t="s">
+        <v>125</v>
+      </c>
+      <c r="X33" s="106" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y33" s="106"/>
+      <c r="Z33" s="106" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA33" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB33" s="106" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC33" s="108"/>
+      <c r="AD33" s="105" t="s">
+        <v>226</v>
+      </c>
+      <c r="AE33" s="106" t="s">
+        <v>227</v>
+      </c>
+      <c r="AF33" s="106" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG33" s="106" t="s">
+        <v>229</v>
+      </c>
+      <c r="AH33" s="105" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI33" s="106" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ33" s="106" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK33" s="108"/>
+      <c r="AL33" s="109" t="s">
+        <v>92</v>
+      </c>
+      <c r="AM33" s="106"/>
+      <c r="AN33" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO33" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="AP33" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="AQ33" s="106"/>
+      <c r="AR33" s="107"/>
+      <c r="AS33" s="22">
+        <v>23</v>
+      </c>
+      <c r="AT33" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="AU33" s="2"/>
+      <c r="AV33" s="2"/>
+      <c r="AW33" s="2"/>
+      <c r="AX33" s="2"/>
+      <c r="AY33" s="2"/>
+      <c r="AZ33" s="2"/>
+      <c r="BA33" s="2"/>
+      <c r="BB33" s="2"/>
+      <c r="BC33" s="2"/>
+      <c r="BD33" s="2"/>
+      <c r="BE33" s="2"/>
+      <c r="BF33" s="2"/>
+      <c r="BG33" s="2"/>
+      <c r="BH33" s="2"/>
+      <c r="BI33" s="2"/>
+      <c r="BJ33" s="2"/>
+      <c r="BK33" s="2"/>
+      <c r="BL33" s="2"/>
+      <c r="BM33" s="2"/>
+      <c r="BN33" s="2"/>
+      <c r="BO33" s="2"/>
+    </row>
+    <row r="34" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="14">
+        <v>24</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="83"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="141"/>
+      <c r="I34" s="142"/>
+      <c r="J34" s="112"/>
+      <c r="K34" s="80"/>
+      <c r="L34" s="76"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="80" t="s">
+        <v>179</v>
+      </c>
+      <c r="O34" s="76" t="s">
+        <v>179</v>
+      </c>
+      <c r="P34" s="76" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q34" s="76" t="s">
+        <v>181</v>
+      </c>
+      <c r="R34" s="76" t="s">
+        <v>180</v>
+      </c>
+      <c r="S34" s="76" t="s">
+        <v>180</v>
+      </c>
+      <c r="T34" s="76"/>
+      <c r="U34" s="76"/>
+      <c r="V34" s="83"/>
+      <c r="W34" s="76"/>
+      <c r="X34" s="76"/>
+      <c r="Y34" s="76"/>
+      <c r="Z34" s="76" t="s">
+        <v>209</v>
+      </c>
+      <c r="AA34" s="76" t="s">
+        <v>209</v>
+      </c>
+      <c r="AB34" s="76"/>
+      <c r="AC34" s="79"/>
+      <c r="AD34" s="80"/>
+      <c r="AE34" s="76"/>
+      <c r="AF34" s="76"/>
+      <c r="AG34" s="76"/>
+      <c r="AH34" s="76"/>
+      <c r="AI34" s="76"/>
+      <c r="AJ34" s="138"/>
+      <c r="AK34" s="143"/>
+      <c r="AL34" s="83"/>
+      <c r="AM34" s="76"/>
+      <c r="AN34" s="76"/>
+      <c r="AO34" s="76"/>
+      <c r="AP34" s="76"/>
+      <c r="AQ34" s="76"/>
+      <c r="AR34" s="118"/>
+      <c r="AS34" s="14">
+        <v>24</v>
+      </c>
+      <c r="AT34" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AU34" s="2"/>
+      <c r="AV34" s="2"/>
+      <c r="AW34" s="2"/>
+      <c r="AX34" s="2"/>
+      <c r="AY34" s="2"/>
+      <c r="AZ34" s="2"/>
+      <c r="BA34" s="2"/>
+      <c r="BB34" s="2"/>
+      <c r="BC34" s="2"/>
+      <c r="BD34" s="2"/>
+      <c r="BE34" s="2"/>
+      <c r="BF34" s="2"/>
+      <c r="BG34" s="2"/>
+      <c r="BH34" s="2"/>
+      <c r="BI34" s="2"/>
+      <c r="BJ34" s="2"/>
+      <c r="BK34" s="2"/>
+      <c r="BL34" s="2"/>
+      <c r="BM34" s="2"/>
+      <c r="BN34" s="2"/>
+      <c r="BO34" s="2"/>
+    </row>
+    <row r="35" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14">
+        <v>25</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="83"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="141"/>
+      <c r="I35" s="78"/>
+      <c r="J35" s="76"/>
+      <c r="K35" s="80" t="s">
+        <v>160</v>
+      </c>
+      <c r="L35" s="78" t="s">
+        <v>161</v>
+      </c>
+      <c r="M35" s="62"/>
+      <c r="N35" s="80" t="s">
+        <v>170</v>
+      </c>
+      <c r="O35" s="76" t="s">
+        <v>170</v>
+      </c>
+      <c r="P35" s="76"/>
+      <c r="Q35" s="76"/>
+      <c r="R35" s="76"/>
+      <c r="S35" s="76"/>
+      <c r="T35" s="76"/>
+      <c r="U35" s="141"/>
+      <c r="V35" s="81"/>
+      <c r="W35" s="76"/>
+      <c r="X35" s="80"/>
+      <c r="Y35" s="76"/>
+      <c r="Z35" s="76" t="s">
+        <v>210</v>
+      </c>
+      <c r="AA35" s="84" t="s">
+        <v>211</v>
+      </c>
+      <c r="AB35" s="78" t="s">
+        <v>212</v>
+      </c>
+      <c r="AC35" s="79"/>
+      <c r="AD35" s="80"/>
+      <c r="AE35" s="76"/>
+      <c r="AF35" s="76"/>
+      <c r="AG35" s="76"/>
+      <c r="AH35" s="78"/>
+      <c r="AI35" s="76"/>
+      <c r="AJ35" s="138"/>
+      <c r="AK35" s="143"/>
+      <c r="AL35" s="83"/>
+      <c r="AM35" s="76"/>
+      <c r="AN35" s="76"/>
+      <c r="AO35" s="76"/>
+      <c r="AP35" s="76"/>
+      <c r="AQ35" s="98"/>
+      <c r="AR35" s="84"/>
+      <c r="AS35" s="14">
+        <v>25</v>
+      </c>
+      <c r="AT35" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU35" s="2"/>
+      <c r="AV35" s="2"/>
+      <c r="AW35" s="2"/>
+      <c r="AX35" s="2"/>
+      <c r="AY35" s="2"/>
+      <c r="AZ35" s="2"/>
+      <c r="BA35" s="2"/>
+      <c r="BB35" s="2"/>
+      <c r="BC35" s="2"/>
+      <c r="BD35" s="2"/>
+      <c r="BE35" s="2"/>
+      <c r="BF35" s="2"/>
+      <c r="BG35" s="2"/>
+      <c r="BH35" s="2"/>
+      <c r="BI35" s="2"/>
+      <c r="BJ35" s="2"/>
+      <c r="BK35" s="2"/>
+      <c r="BL35" s="2"/>
+      <c r="BM35" s="2"/>
+      <c r="BN35" s="2"/>
+      <c r="BO35" s="2"/>
+    </row>
+    <row r="36" spans="1:84" s="205" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="206">
+        <v>26</v>
+      </c>
+      <c r="B36" s="207" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="208" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="209">
+        <v>206</v>
+      </c>
+      <c r="E36" s="209"/>
+      <c r="F36" s="210" t="s">
+        <v>85</v>
+      </c>
+      <c r="G36" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="H36" s="103"/>
+      <c r="I36" s="103"/>
+      <c r="J36" s="103"/>
+      <c r="K36" s="211" t="s">
+        <v>81</v>
+      </c>
+      <c r="L36" s="170" t="s">
+        <v>81</v>
+      </c>
+      <c r="M36" s="212"/>
+      <c r="N36" s="211" t="s">
+        <v>87</v>
+      </c>
+      <c r="O36" s="103" t="s">
+        <v>87</v>
+      </c>
+      <c r="P36" s="103" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q36" s="103"/>
+      <c r="R36" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="103" t="s">
+        <v>90</v>
+      </c>
+      <c r="T36" s="103" t="s">
+        <v>88</v>
+      </c>
+      <c r="U36" s="212"/>
+      <c r="V36" s="213" t="s">
+        <v>85</v>
+      </c>
+      <c r="W36" s="103" t="s">
+        <v>85</v>
+      </c>
+      <c r="X36" s="214"/>
+      <c r="Y36" s="103" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z36" s="103" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA36" s="215" t="s">
+        <v>81</v>
+      </c>
+      <c r="AB36" s="170" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC36" s="212" t="s">
+        <v>254</v>
+      </c>
+      <c r="AD36" s="211" t="s">
+        <v>90</v>
+      </c>
+      <c r="AE36" s="103"/>
+      <c r="AF36" s="103"/>
+      <c r="AG36" s="103"/>
+      <c r="AH36" s="216" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI36" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ36" s="216" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK36" s="217"/>
+      <c r="AL36" s="210"/>
+      <c r="AN36" s="103" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO36" s="103" t="s">
+        <v>88</v>
+      </c>
+      <c r="AP36" s="103" t="s">
+        <v>88</v>
+      </c>
+      <c r="AQ36" s="203" t="s">
+        <v>90</v>
+      </c>
+      <c r="AR36" s="229"/>
+      <c r="AS36" s="206">
+        <v>26</v>
+      </c>
+      <c r="AT36" s="207" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU36" s="204"/>
+      <c r="AV36" s="204"/>
+      <c r="AW36" s="204"/>
+      <c r="AX36" s="204"/>
+      <c r="AY36" s="204"/>
+      <c r="AZ36" s="204"/>
+      <c r="BA36" s="204"/>
+      <c r="BB36" s="204"/>
+      <c r="BC36" s="204"/>
+      <c r="BD36" s="204"/>
+      <c r="BE36" s="204"/>
+      <c r="BF36" s="204"/>
+      <c r="BG36" s="204"/>
+      <c r="BH36" s="204"/>
+      <c r="BI36" s="204"/>
+      <c r="BJ36" s="204"/>
+      <c r="BK36" s="204"/>
+      <c r="BL36" s="204"/>
+      <c r="BM36" s="204"/>
+      <c r="BN36" s="204"/>
+      <c r="BO36" s="204"/>
+    </row>
+    <row r="37" spans="1:84" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="15"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="96"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="94"/>
+      <c r="I37" s="94"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="94"/>
+      <c r="L37" s="93"/>
+      <c r="M37" s="145"/>
+      <c r="N37" s="93"/>
+      <c r="O37" s="94"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="94"/>
+      <c r="R37" s="94"/>
+      <c r="S37" s="94"/>
+      <c r="T37" s="94"/>
+      <c r="U37" s="95"/>
+      <c r="V37" s="96"/>
+      <c r="W37" s="94"/>
+      <c r="X37" s="94"/>
+      <c r="Y37" s="94"/>
+      <c r="Z37" s="94"/>
+      <c r="AA37" s="94"/>
+      <c r="AB37" s="94"/>
+      <c r="AC37" s="95"/>
+      <c r="AD37" s="93"/>
+      <c r="AE37" s="94"/>
+      <c r="AF37" s="94"/>
+      <c r="AG37" s="94"/>
+      <c r="AH37" s="94"/>
+      <c r="AI37" s="94"/>
+      <c r="AJ37" s="94"/>
+      <c r="AK37" s="93"/>
+      <c r="AL37" s="96"/>
+      <c r="AM37" s="94"/>
+      <c r="AN37" s="94"/>
+      <c r="AO37" s="94"/>
+      <c r="AP37" s="94"/>
+      <c r="AQ37" s="94"/>
+      <c r="AR37" s="95"/>
+      <c r="AS37" s="15"/>
+      <c r="AT37" s="8"/>
+      <c r="AU37" s="2"/>
+      <c r="AV37" s="2"/>
+      <c r="AW37" s="2"/>
+      <c r="AX37" s="2"/>
+      <c r="AY37" s="2"/>
+      <c r="AZ37" s="2"/>
+      <c r="BA37" s="2"/>
+      <c r="BB37" s="2"/>
+      <c r="BC37" s="2"/>
+      <c r="BD37" s="2"/>
+      <c r="BE37" s="2"/>
+      <c r="BF37" s="2"/>
+      <c r="BG37" s="2"/>
+      <c r="BH37" s="2"/>
+      <c r="BI37" s="2"/>
+      <c r="BJ37" s="2"/>
+      <c r="BK37" s="2"/>
+      <c r="BL37" s="2"/>
+      <c r="BM37" s="2"/>
+      <c r="BN37" s="2"/>
+      <c r="BO37" s="2"/>
+    </row>
+    <row r="38" spans="1:84" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="235">
+        <v>27</v>
+      </c>
+      <c r="B38" s="240" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="235">
+        <v>114</v>
+      </c>
+      <c r="E38" s="235" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" s="82" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="H38" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="I38" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="J38" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="K38" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="82" t="s">
+        <v>99</v>
+      </c>
+      <c r="M38" s="99"/>
+      <c r="N38" s="82"/>
+      <c r="O38" s="78"/>
+      <c r="P38" s="78"/>
+      <c r="Q38" s="78"/>
+      <c r="R38" s="98"/>
+      <c r="S38" s="78"/>
+      <c r="T38" s="78"/>
+      <c r="U38" s="86"/>
+      <c r="V38" s="81" t="s">
+        <v>87</v>
+      </c>
+      <c r="W38" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="X38" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y38" s="78"/>
+      <c r="Z38" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA38" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="AB38" s="78"/>
+      <c r="AC38" s="86"/>
+      <c r="AD38" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE38" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="AF38" s="78"/>
+      <c r="AG38" s="78"/>
+      <c r="AH38" s="76"/>
+      <c r="AI38" s="78"/>
+      <c r="AJ38" s="78"/>
+      <c r="AK38" s="82"/>
+      <c r="AL38" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AM38" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="AN38" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="AO38" s="78"/>
+      <c r="AP38" s="1"/>
+      <c r="AQ38" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AR38" s="86"/>
+      <c r="AS38" s="235">
+        <v>27</v>
+      </c>
+      <c r="AT38" s="240" t="s">
+        <v>52</v>
+      </c>
+      <c r="AU38" s="2"/>
+      <c r="AV38" s="2"/>
+      <c r="AW38" s="2"/>
+      <c r="AX38" s="2"/>
+      <c r="AY38" s="2"/>
+      <c r="AZ38" s="2"/>
+      <c r="BA38" s="2"/>
+      <c r="BB38" s="2"/>
+      <c r="BC38" s="2"/>
+      <c r="BD38" s="2"/>
+      <c r="BE38" s="2"/>
+      <c r="BF38" s="2"/>
+      <c r="BG38" s="2"/>
+      <c r="BH38" s="2"/>
+      <c r="BI38" s="2"/>
+      <c r="BJ38" s="2"/>
+      <c r="BK38" s="2"/>
+      <c r="BL38" s="2"/>
+      <c r="BM38" s="2"/>
+      <c r="BN38" s="2"/>
+      <c r="BO38" s="2"/>
+      <c r="BP38" s="1"/>
+      <c r="BQ38" s="1"/>
+      <c r="BR38" s="1"/>
+      <c r="BS38" s="1"/>
+      <c r="BT38" s="1"/>
+      <c r="BU38" s="1"/>
+      <c r="BV38" s="1"/>
+      <c r="BW38" s="1"/>
+      <c r="BX38" s="1"/>
+      <c r="BY38" s="1"/>
+      <c r="BZ38" s="1"/>
+      <c r="CA38" s="1"/>
+      <c r="CB38" s="1"/>
+      <c r="CC38" s="1"/>
+      <c r="CD38" s="1"/>
+      <c r="CE38" s="1"/>
+      <c r="CF38" s="1"/>
+    </row>
+    <row r="39" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="234"/>
+      <c r="B39" s="253"/>
+      <c r="C39" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="234"/>
+      <c r="E39" s="234"/>
+      <c r="F39" s="91"/>
+      <c r="G39" s="87"/>
+      <c r="H39" s="87"/>
+      <c r="I39" s="78"/>
+      <c r="J39" s="78"/>
+      <c r="K39" s="78"/>
+      <c r="L39" s="88"/>
+      <c r="M39" s="63"/>
+      <c r="N39" s="82"/>
+      <c r="O39" s="78"/>
+      <c r="P39" s="92"/>
+      <c r="Q39" s="78"/>
+      <c r="R39" s="78"/>
+      <c r="S39" s="78"/>
+      <c r="T39" s="144"/>
+      <c r="U39" s="147"/>
+      <c r="V39" s="148"/>
+      <c r="W39" s="102"/>
+      <c r="X39" s="144"/>
+      <c r="Y39" s="102"/>
+      <c r="Z39" s="102"/>
+      <c r="AA39" s="102"/>
+      <c r="AB39" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC39" s="147"/>
+      <c r="AD39" s="81"/>
+      <c r="AE39" s="102"/>
+      <c r="AF39" s="102"/>
+      <c r="AG39" s="78"/>
+      <c r="AH39" s="102"/>
+      <c r="AI39" s="102"/>
+      <c r="AJ39" s="102"/>
+      <c r="AK39" s="121"/>
+      <c r="AL39" s="148"/>
+      <c r="AM39" s="84"/>
+      <c r="AN39" s="102"/>
+      <c r="AO39" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="AP39" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ39" s="102"/>
+      <c r="AR39" s="84"/>
+      <c r="AS39" s="234"/>
+      <c r="AT39" s="253"/>
+      <c r="AU39" s="2"/>
+      <c r="AV39" s="2"/>
+      <c r="AW39" s="2"/>
+      <c r="AX39" s="2"/>
+      <c r="AY39" s="2"/>
+      <c r="AZ39" s="2"/>
+      <c r="BA39" s="2"/>
+      <c r="BB39" s="2"/>
+      <c r="BC39" s="2"/>
+      <c r="BD39" s="2"/>
+      <c r="BE39" s="2"/>
+      <c r="BF39" s="2"/>
+      <c r="BG39" s="2"/>
+      <c r="BH39" s="2"/>
+      <c r="BI39" s="2"/>
+      <c r="BJ39" s="2"/>
+      <c r="BK39" s="2"/>
+      <c r="BL39" s="2"/>
+      <c r="BM39" s="2"/>
+      <c r="BN39" s="2"/>
+      <c r="BO39" s="2"/>
+    </row>
+    <row r="40" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="235">
+        <v>28</v>
+      </c>
+      <c r="B40" s="240" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="235">
+        <v>111</v>
+      </c>
+      <c r="E40" s="235"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="H40" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="I40" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="J40" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="K40" s="228"/>
+      <c r="L40" s="82"/>
+      <c r="M40" s="86"/>
+      <c r="N40" s="81"/>
+      <c r="O40" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="P40" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q40" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="R40" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="S40" s="78"/>
+      <c r="T40" s="78"/>
+      <c r="U40" s="98" t="s">
+        <v>114</v>
+      </c>
+      <c r="V40" s="81"/>
+      <c r="W40" s="78"/>
+      <c r="X40" s="98" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y40" s="78"/>
+      <c r="Z40" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA40" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB40" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC40" s="86"/>
+      <c r="AD40" s="82" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE40" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF40" s="78"/>
+      <c r="AG40" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH40" s="78"/>
+      <c r="AI40" s="78"/>
+      <c r="AJ40" s="78"/>
+      <c r="AK40" s="82"/>
+      <c r="AL40" s="81"/>
+      <c r="AM40" s="89"/>
+      <c r="AN40" s="78"/>
+      <c r="AO40" s="78"/>
+      <c r="AP40" s="78"/>
+      <c r="AQ40" s="78"/>
+      <c r="AR40" s="86"/>
+      <c r="AS40" s="235">
+        <v>28</v>
+      </c>
+      <c r="AT40" s="240" t="s">
+        <v>40</v>
+      </c>
+      <c r="AU40" s="2"/>
+      <c r="AV40" s="2"/>
+      <c r="AW40" s="2"/>
+      <c r="AX40" s="2"/>
+      <c r="AY40" s="2"/>
+      <c r="AZ40" s="2"/>
+      <c r="BA40" s="2"/>
+      <c r="BB40" s="2"/>
+      <c r="BC40" s="2"/>
+      <c r="BD40" s="2"/>
+      <c r="BE40" s="2"/>
+      <c r="BF40" s="2"/>
+      <c r="BG40" s="2"/>
+      <c r="BH40" s="2"/>
+      <c r="BI40" s="2"/>
+      <c r="BJ40" s="2"/>
+      <c r="BK40" s="2"/>
+      <c r="BL40" s="2"/>
+      <c r="BM40" s="2"/>
+      <c r="BN40" s="2"/>
+      <c r="BO40" s="2"/>
+    </row>
+    <row r="41" spans="1:84" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="236"/>
+      <c r="B41" s="241"/>
+      <c r="C41" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D41" s="236"/>
+      <c r="E41" s="236"/>
+      <c r="F41" s="131" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" s="127"/>
+      <c r="H41" s="127"/>
+      <c r="I41" s="127"/>
+      <c r="J41" s="127"/>
+      <c r="K41" s="106"/>
+      <c r="L41" s="126" t="s">
+        <v>83</v>
+      </c>
+      <c r="M41" s="149"/>
+      <c r="N41" s="126" t="s">
+        <v>99</v>
+      </c>
+      <c r="O41" s="106"/>
+      <c r="P41" s="106"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="127"/>
+      <c r="S41" s="127"/>
+      <c r="T41" s="127" t="s">
+        <v>100</v>
+      </c>
+      <c r="U41" s="129"/>
+      <c r="V41" s="131"/>
+      <c r="W41" s="127"/>
+      <c r="X41" s="128"/>
+      <c r="Y41" s="127" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z41" s="127"/>
+      <c r="AA41" s="127"/>
+      <c r="AB41" s="127"/>
+      <c r="AC41" s="129"/>
+      <c r="AD41" s="126"/>
+      <c r="AE41" s="127"/>
+      <c r="AF41" s="127"/>
+      <c r="AG41" s="127"/>
+      <c r="AH41" s="127"/>
+      <c r="AI41" s="127"/>
+      <c r="AJ41" s="127"/>
+      <c r="AK41" s="126"/>
+      <c r="AL41" s="131"/>
+      <c r="AM41" s="106"/>
+      <c r="AN41" s="73"/>
+      <c r="AO41" s="127"/>
+      <c r="AP41" s="127"/>
+      <c r="AQ41" s="106"/>
+      <c r="AR41" s="73"/>
+      <c r="AS41" s="236"/>
+      <c r="AT41" s="241"/>
+      <c r="AU41" s="2"/>
+      <c r="AV41" s="2"/>
+      <c r="AW41" s="2"/>
+      <c r="AX41" s="2"/>
+      <c r="AY41" s="2"/>
+      <c r="AZ41" s="2"/>
+      <c r="BA41" s="2"/>
+      <c r="BB41" s="2"/>
+      <c r="BC41" s="2"/>
+      <c r="BD41" s="2"/>
+      <c r="BE41" s="2"/>
+      <c r="BF41" s="2"/>
+      <c r="BG41" s="2"/>
+      <c r="BH41" s="2"/>
+      <c r="BI41" s="2"/>
+      <c r="BJ41" s="2"/>
+      <c r="BK41" s="2"/>
+      <c r="BL41" s="2"/>
+      <c r="BM41" s="2"/>
+      <c r="BN41" s="2"/>
+      <c r="BO41" s="2"/>
+    </row>
+    <row r="42" spans="1:84" s="205" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="190">
+        <v>29</v>
+      </c>
+      <c r="B42" s="191" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="43" t="s">
+      <c r="C42" s="192" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="193">
+        <v>302</v>
+      </c>
+      <c r="E42" s="194"/>
+      <c r="F42" s="195" t="s">
+        <v>124</v>
+      </c>
+      <c r="G42" s="196" t="s">
+        <v>126</v>
+      </c>
+      <c r="H42" s="197" t="s">
+        <v>89</v>
+      </c>
+      <c r="I42" s="197" t="s">
+        <v>128</v>
+      </c>
+      <c r="J42" s="197"/>
+      <c r="K42" s="197"/>
+      <c r="L42" s="197" t="s">
+        <v>98</v>
+      </c>
+      <c r="M42" s="198"/>
+      <c r="N42" s="199"/>
+      <c r="O42" s="196"/>
+      <c r="P42" s="196"/>
+      <c r="Q42" s="200"/>
+      <c r="R42" s="196"/>
+      <c r="S42" s="196"/>
+      <c r="T42" s="196"/>
+      <c r="U42" s="201"/>
+      <c r="V42" s="195" t="s">
+        <v>100</v>
+      </c>
+      <c r="W42" s="196" t="s">
+        <v>100</v>
+      </c>
+      <c r="X42" s="196" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y42" s="196" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z42" s="196" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA42" s="196" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB42" s="196" t="s">
+        <v>82</v>
+      </c>
+      <c r="AC42" s="201"/>
+      <c r="AD42" s="199" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE42" s="196" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF42" s="196" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG42" s="196" t="s">
+        <v>258</v>
+      </c>
+      <c r="AH42" s="196" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI42" s="197" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ42" s="197" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK42" s="199"/>
+      <c r="AL42" s="195" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM42" s="196" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN42" s="202"/>
+      <c r="AO42" s="196" t="s">
+        <v>125</v>
+      </c>
+      <c r="AP42" s="196" t="s">
+        <v>151</v>
+      </c>
+      <c r="AQ42" s="196" t="s">
+        <v>83</v>
+      </c>
+      <c r="AR42" s="203"/>
+      <c r="AS42" s="190">
+        <v>29</v>
+      </c>
+      <c r="AT42" s="191" t="s">
+        <v>54</v>
+      </c>
+      <c r="AU42" s="204"/>
+      <c r="AV42" s="204"/>
+      <c r="AW42" s="204"/>
+      <c r="AX42" s="204"/>
+      <c r="AY42" s="204"/>
+      <c r="AZ42" s="204"/>
+      <c r="BA42" s="204"/>
+      <c r="BB42" s="204"/>
+      <c r="BC42" s="204"/>
+      <c r="BD42" s="204"/>
+      <c r="BE42" s="204"/>
+      <c r="BF42" s="204"/>
+      <c r="BG42" s="204"/>
+      <c r="BH42" s="204"/>
+      <c r="BI42" s="204"/>
+      <c r="BJ42" s="204"/>
+      <c r="BK42" s="204"/>
+      <c r="BL42" s="204"/>
+      <c r="BM42" s="204"/>
+      <c r="BN42" s="204"/>
+      <c r="BO42" s="204"/>
+    </row>
+    <row r="43" spans="1:84" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="34">
+        <v>30</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="F43" s="132" t="s">
+        <v>162</v>
+      </c>
+      <c r="G43" s="133" t="s">
+        <v>163</v>
+      </c>
+      <c r="H43" s="150"/>
+      <c r="I43" s="133" t="s">
+        <v>164</v>
+      </c>
+      <c r="J43" s="133"/>
+      <c r="K43" s="133"/>
+      <c r="L43" s="134"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="132"/>
+      <c r="O43" s="133"/>
+      <c r="P43" s="133"/>
+      <c r="Q43" s="150"/>
+      <c r="R43" s="133"/>
+      <c r="S43" s="133"/>
+      <c r="T43" s="133"/>
+      <c r="U43" s="135"/>
+      <c r="V43" s="132" t="s">
+        <v>265</v>
+      </c>
+      <c r="W43" s="133" t="s">
+        <v>255</v>
+      </c>
+      <c r="X43" s="133"/>
+      <c r="Y43" s="197"/>
+      <c r="Z43" s="133" t="s">
+        <v>213</v>
+      </c>
+      <c r="AA43" s="133" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB43" s="133"/>
+      <c r="AC43" s="135"/>
+      <c r="AD43" s="132" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE43" s="133" t="s">
+        <v>262</v>
+      </c>
+      <c r="AF43" s="133" t="s">
+        <v>257</v>
+      </c>
+      <c r="AG43" s="133"/>
+      <c r="AH43" s="133"/>
+      <c r="AI43" s="133"/>
+      <c r="AJ43" s="133"/>
+      <c r="AK43" s="134"/>
+      <c r="AL43" s="132"/>
+      <c r="AM43" s="133"/>
+      <c r="AN43" s="136"/>
+      <c r="AO43" s="133"/>
+      <c r="AP43" s="133"/>
+      <c r="AQ43" s="133"/>
+      <c r="AR43" s="151"/>
+      <c r="AS43" s="34">
+        <v>30</v>
+      </c>
+      <c r="AT43" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU43" s="2"/>
+      <c r="AV43" s="2"/>
+      <c r="AW43" s="2"/>
+      <c r="AX43" s="2"/>
+      <c r="AY43" s="2"/>
+      <c r="AZ43" s="2"/>
+      <c r="BA43" s="2"/>
+      <c r="BB43" s="2"/>
+      <c r="BC43" s="2"/>
+      <c r="BD43" s="2"/>
+      <c r="BE43" s="2"/>
+      <c r="BF43" s="2"/>
+      <c r="BG43" s="2"/>
+      <c r="BH43" s="2"/>
+      <c r="BI43" s="2"/>
+      <c r="BJ43" s="2"/>
+      <c r="BK43" s="2"/>
+      <c r="BL43" s="2"/>
+      <c r="BM43" s="2"/>
+      <c r="BN43" s="2"/>
+      <c r="BO43" s="2"/>
+    </row>
+    <row r="44" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29">
+        <v>31</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="F44" s="77"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="J44" s="76"/>
+      <c r="K44" s="76"/>
+      <c r="L44" s="80" t="s">
+        <v>249</v>
+      </c>
+      <c r="M44" s="114"/>
+      <c r="N44" s="80"/>
+      <c r="O44" s="76"/>
+      <c r="P44" s="76" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q44" s="76"/>
+      <c r="R44" s="76"/>
+      <c r="S44" s="76" t="s">
+        <v>185</v>
+      </c>
+      <c r="T44" s="76" t="s">
+        <v>186</v>
+      </c>
+      <c r="U44" s="79"/>
+      <c r="V44" s="83"/>
+      <c r="W44" s="76"/>
+      <c r="X44" s="76"/>
+      <c r="Y44" s="76" t="s">
+        <v>214</v>
+      </c>
+      <c r="Z44" s="76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AA44" s="76" t="s">
+        <v>216</v>
+      </c>
+      <c r="AB44" s="76" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC44" s="79"/>
+      <c r="AD44" s="80"/>
+      <c r="AE44" s="76" t="s">
+        <v>259</v>
+      </c>
+      <c r="AF44" s="152" t="s">
+        <v>260</v>
+      </c>
+      <c r="AG44" s="76" t="s">
+        <v>157</v>
+      </c>
+      <c r="AH44" s="76"/>
+      <c r="AI44" s="76"/>
+      <c r="AJ44" s="76" t="s">
+        <v>264</v>
+      </c>
+      <c r="AK44" s="80"/>
+      <c r="AL44" s="83"/>
+      <c r="AM44" s="76"/>
+      <c r="AN44" s="76"/>
+      <c r="AO44" s="76"/>
+      <c r="AP44" s="76"/>
+      <c r="AQ44" s="76"/>
+      <c r="AR44" s="85"/>
+      <c r="AS44" s="29">
+        <v>31</v>
+      </c>
+      <c r="AT44" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="AU44" s="2"/>
+      <c r="AV44" s="2"/>
+      <c r="AW44" s="2"/>
+      <c r="AX44" s="2"/>
+      <c r="AY44" s="2"/>
+      <c r="AZ44" s="2"/>
+      <c r="BA44" s="2"/>
+      <c r="BB44" s="2"/>
+      <c r="BC44" s="2"/>
+      <c r="BD44" s="2"/>
+      <c r="BE44" s="2"/>
+      <c r="BF44" s="2"/>
+      <c r="BG44" s="2"/>
+      <c r="BH44" s="2"/>
+      <c r="BI44" s="2"/>
+      <c r="BJ44" s="2"/>
+      <c r="BK44" s="2"/>
+      <c r="BL44" s="2"/>
+      <c r="BM44" s="2"/>
+      <c r="BN44" s="2"/>
+      <c r="BO44" s="2"/>
+    </row>
+    <row r="45" spans="1:84" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="36">
+        <v>32</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="36"/>
+      <c r="E45" s="36"/>
+      <c r="F45" s="109"/>
+      <c r="G45" s="106"/>
+      <c r="H45" s="106"/>
+      <c r="I45" s="106"/>
+      <c r="J45" s="106"/>
+      <c r="K45" s="106"/>
+      <c r="L45" s="105"/>
+      <c r="M45" s="140"/>
+      <c r="N45" s="105"/>
+      <c r="O45" s="106"/>
+      <c r="P45" s="106"/>
+      <c r="Q45" s="106"/>
+      <c r="R45" s="106" t="s">
+        <v>187</v>
+      </c>
+      <c r="S45" s="106" t="s">
+        <v>183</v>
+      </c>
+      <c r="T45" s="106" t="s">
+        <v>250</v>
+      </c>
+      <c r="U45" s="140"/>
+      <c r="V45" s="109"/>
+      <c r="W45" s="106"/>
+      <c r="X45" s="106"/>
+      <c r="Y45" s="106" t="s">
+        <v>218</v>
+      </c>
+      <c r="Z45" s="106" t="s">
+        <v>201</v>
+      </c>
+      <c r="AA45" s="106" t="s">
+        <v>219</v>
+      </c>
+      <c r="AB45" s="106" t="s">
+        <v>200</v>
+      </c>
+      <c r="AC45" s="108"/>
+      <c r="AD45" s="109"/>
+      <c r="AE45" s="106" t="s">
+        <v>261</v>
+      </c>
+      <c r="AF45" s="106" t="s">
+        <v>231</v>
+      </c>
+      <c r="AG45" s="106" t="s">
+        <v>232</v>
+      </c>
+      <c r="AH45" s="106"/>
+      <c r="AI45" s="106"/>
+      <c r="AJ45" s="153" t="s">
+        <v>233</v>
+      </c>
+      <c r="AK45" s="108"/>
+      <c r="AL45" s="109" t="s">
+        <v>241</v>
+      </c>
+      <c r="AM45" s="106" t="s">
+        <v>184</v>
+      </c>
+      <c r="AN45" s="106" t="s">
+        <v>242</v>
+      </c>
+      <c r="AO45" s="106"/>
+      <c r="AP45" s="106" t="s">
+        <v>243</v>
+      </c>
+      <c r="AQ45" s="106"/>
+      <c r="AR45" s="107"/>
+      <c r="AS45" s="36">
+        <v>32</v>
+      </c>
+      <c r="AT45" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="AU45" s="2"/>
+      <c r="AV45" s="2"/>
+      <c r="AW45" s="2"/>
+      <c r="AX45" s="2"/>
+      <c r="AY45" s="2"/>
+      <c r="AZ45" s="2"/>
+      <c r="BA45" s="2"/>
+      <c r="BB45" s="2"/>
+      <c r="BC45" s="2"/>
+      <c r="BD45" s="2"/>
+      <c r="BE45" s="2"/>
+      <c r="BF45" s="2"/>
+      <c r="BG45" s="2"/>
+      <c r="BH45" s="2"/>
+      <c r="BI45" s="2"/>
+      <c r="BJ45" s="2"/>
+      <c r="BK45" s="2"/>
+      <c r="BL45" s="2"/>
+      <c r="BM45" s="2"/>
+      <c r="BN45" s="2"/>
+      <c r="BO45" s="2"/>
+    </row>
+    <row r="46" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="32">
         <v>33</v>
       </c>
-      <c r="D24" s="5">
-[...129 lines deleted...]
-      <c r="C25" s="43" t="s">
+      <c r="B46" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="83"/>
+      <c r="G46" s="138"/>
+      <c r="H46" s="76"/>
+      <c r="I46" s="138"/>
+      <c r="J46" s="138"/>
+      <c r="K46" s="143" t="s">
+        <v>165</v>
+      </c>
+      <c r="L46" s="80" t="s">
+        <v>165</v>
+      </c>
+      <c r="M46" s="114"/>
+      <c r="N46" s="80"/>
+      <c r="O46" s="76"/>
+      <c r="P46" s="76"/>
+      <c r="Q46" s="76"/>
+      <c r="R46" s="154"/>
+      <c r="S46" s="76"/>
+      <c r="T46" s="76"/>
+      <c r="U46" s="62"/>
+      <c r="V46" s="83"/>
+      <c r="W46" s="76"/>
+      <c r="X46" s="76"/>
+      <c r="Y46" s="138"/>
+      <c r="Z46" s="76"/>
+      <c r="AA46" s="76"/>
+      <c r="AB46" s="76"/>
+      <c r="AC46" s="79"/>
+      <c r="AD46" s="80"/>
+      <c r="AE46" s="76"/>
+      <c r="AF46" s="155"/>
+      <c r="AG46" s="76"/>
+      <c r="AH46" s="76"/>
+      <c r="AI46" s="84"/>
+      <c r="AJ46" s="76"/>
+      <c r="AK46" s="80"/>
+      <c r="AL46" s="83"/>
+      <c r="AM46" s="76"/>
+      <c r="AN46" s="76"/>
+      <c r="AO46" s="76"/>
+      <c r="AP46" s="76"/>
+      <c r="AQ46" s="76"/>
+      <c r="AR46" s="84"/>
+      <c r="AS46" s="32">
         <v>33</v>
       </c>
-      <c r="D25" s="5">
-[...1916 lines deleted...]
-      <c r="C42" s="191" t="s">
+      <c r="AT46" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="D42" s="206"/>
-[...439 lines deleted...]
-      <c r="AT46" s="28"/>
       <c r="AU46" s="2"/>
       <c r="AV46" s="2"/>
       <c r="AW46" s="2"/>
       <c r="AX46" s="2"/>
       <c r="AY46" s="2"/>
       <c r="AZ46" s="2"/>
       <c r="BA46" s="2"/>
       <c r="BB46" s="2"/>
       <c r="BC46" s="2"/>
       <c r="BD46" s="2"/>
       <c r="BE46" s="2"/>
       <c r="BF46" s="2"/>
       <c r="BG46" s="2"/>
       <c r="BH46" s="2"/>
       <c r="BI46" s="2"/>
       <c r="BJ46" s="2"/>
       <c r="BK46" s="2"/>
       <c r="BL46" s="2"/>
       <c r="BM46" s="2"/>
       <c r="BN46" s="2"/>
       <c r="BO46" s="2"/>
     </row>
-    <row r="47" spans="1:84" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="5">
+    <row r="47" spans="1:84" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="15"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="96"/>
+      <c r="G47" s="94"/>
+      <c r="H47" s="94"/>
+      <c r="I47" s="94"/>
+      <c r="J47" s="94"/>
+      <c r="K47" s="93"/>
+      <c r="L47" s="94"/>
+      <c r="M47" s="95"/>
+      <c r="N47" s="93"/>
+      <c r="O47" s="94"/>
+      <c r="P47" s="94"/>
+      <c r="Q47" s="94"/>
+      <c r="R47" s="94"/>
+      <c r="S47" s="94"/>
+      <c r="T47" s="94"/>
+      <c r="U47" s="95"/>
+      <c r="V47" s="96"/>
+      <c r="W47" s="94"/>
+      <c r="X47" s="94"/>
+      <c r="Y47" s="94"/>
+      <c r="Z47" s="94"/>
+      <c r="AA47" s="94"/>
+      <c r="AB47" s="94"/>
+      <c r="AC47" s="95"/>
+      <c r="AD47" s="93"/>
+      <c r="AE47" s="94"/>
+      <c r="AF47" s="231"/>
+      <c r="AG47" s="94"/>
+      <c r="AH47" s="94"/>
+      <c r="AI47" s="94"/>
+      <c r="AJ47" s="94"/>
+      <c r="AK47" s="93"/>
+      <c r="AL47" s="96"/>
+      <c r="AM47" s="94"/>
+      <c r="AN47" s="94"/>
+      <c r="AO47" s="94"/>
+      <c r="AP47" s="94"/>
+      <c r="AQ47" s="94"/>
+      <c r="AR47" s="146"/>
+      <c r="AS47" s="15"/>
+      <c r="AT47" s="8"/>
+      <c r="AU47" s="2"/>
+      <c r="AV47" s="2"/>
+      <c r="AW47" s="2"/>
+      <c r="AX47" s="2"/>
+      <c r="AY47" s="2"/>
+      <c r="AZ47" s="2"/>
+      <c r="BA47" s="2"/>
+      <c r="BB47" s="2"/>
+      <c r="BC47" s="2"/>
+      <c r="BD47" s="2"/>
+      <c r="BE47" s="2"/>
+      <c r="BF47" s="2"/>
+      <c r="BG47" s="2"/>
+      <c r="BH47" s="2"/>
+      <c r="BI47" s="2"/>
+      <c r="BJ47" s="2"/>
+      <c r="BK47" s="2"/>
+      <c r="BL47" s="2"/>
+      <c r="BM47" s="2"/>
+      <c r="BN47" s="2"/>
+      <c r="BO47" s="2"/>
+    </row>
+    <row r="48" spans="1:84" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="3">
         <v>34</v>
       </c>
-      <c r="B47" s="6" t="s">
+      <c r="B48" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D48" s="3">
+        <v>308</v>
+      </c>
+      <c r="E48" s="6"/>
+      <c r="F48" s="156"/>
+      <c r="G48" s="78"/>
+      <c r="H48" s="78"/>
+      <c r="I48" s="78"/>
+      <c r="J48" s="78"/>
+      <c r="K48" s="78"/>
+      <c r="L48" s="78"/>
+      <c r="M48" s="86"/>
+      <c r="N48" s="82" t="s">
+        <v>130</v>
+      </c>
+      <c r="O48" s="78" t="s">
+        <v>130</v>
+      </c>
+      <c r="P48" s="78"/>
+      <c r="Q48" s="78"/>
+      <c r="R48" s="78"/>
+      <c r="S48" s="78"/>
+      <c r="T48" s="78"/>
+      <c r="U48" s="99"/>
+      <c r="V48" s="81"/>
+      <c r="W48" s="78"/>
+      <c r="X48" s="78"/>
+      <c r="Y48" s="78"/>
+      <c r="Z48" s="89"/>
+      <c r="AA48" s="78"/>
+      <c r="AB48" s="78"/>
+      <c r="AC48" s="86"/>
+      <c r="AD48" s="82"/>
+      <c r="AE48" s="98"/>
+      <c r="AF48" s="78"/>
+      <c r="AG48" s="78"/>
+      <c r="AH48" s="78"/>
+      <c r="AI48" s="89"/>
+      <c r="AJ48" s="78"/>
+      <c r="AK48" s="82"/>
+      <c r="AL48" s="81"/>
+      <c r="AM48" s="78"/>
+      <c r="AN48" s="157"/>
+      <c r="AO48" s="89"/>
+      <c r="AP48" s="78"/>
+      <c r="AQ48" s="78"/>
+      <c r="AR48" s="89"/>
+      <c r="AS48" s="3">
+        <v>34</v>
+      </c>
+      <c r="AT48" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU48" s="2"/>
+      <c r="AV48" s="2"/>
+      <c r="AW48" s="2"/>
+      <c r="AX48" s="2"/>
+      <c r="AY48" s="2"/>
+      <c r="AZ48" s="2"/>
+      <c r="BA48" s="2"/>
+      <c r="BB48" s="2"/>
+      <c r="BC48" s="2"/>
+      <c r="BD48" s="2"/>
+      <c r="BE48" s="2"/>
+      <c r="BF48" s="2"/>
+      <c r="BG48" s="2"/>
+      <c r="BH48" s="2"/>
+      <c r="BI48" s="2"/>
+      <c r="BJ48" s="2"/>
+      <c r="BK48" s="2"/>
+      <c r="BL48" s="2"/>
+      <c r="BM48" s="2"/>
+      <c r="BN48" s="2"/>
+      <c r="BO48" s="2"/>
+    </row>
+    <row r="49" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="32">
+        <v>35</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C49" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="D49" s="45">
+        <v>308</v>
+      </c>
+      <c r="E49" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="F49" s="158"/>
+      <c r="G49" s="106"/>
+      <c r="H49" s="106"/>
+      <c r="I49" s="106"/>
+      <c r="J49" s="106"/>
+      <c r="K49" s="106"/>
+      <c r="L49" s="106"/>
+      <c r="M49" s="108"/>
+      <c r="N49" s="121"/>
+      <c r="O49" s="127"/>
+      <c r="P49" s="127"/>
+      <c r="Q49" s="127"/>
+      <c r="R49" s="127"/>
+      <c r="S49" s="127"/>
+      <c r="T49" s="127" t="s">
+        <v>128</v>
+      </c>
+      <c r="U49" s="108" t="s">
+        <v>128</v>
+      </c>
+      <c r="V49" s="148" t="s">
+        <v>92</v>
+      </c>
+      <c r="W49" s="102"/>
+      <c r="X49" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y49" s="102"/>
+      <c r="Z49" s="84"/>
+      <c r="AA49" s="102"/>
+      <c r="AB49" s="102"/>
+      <c r="AC49" s="147"/>
+      <c r="AD49" s="121" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE49" s="102"/>
+      <c r="AF49" s="189" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG49" s="102"/>
+      <c r="AH49" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI49" s="84" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ49" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="AK49" s="108"/>
+      <c r="AL49" s="131" t="s">
+        <v>96</v>
+      </c>
+      <c r="AM49" s="127" t="s">
+        <v>98</v>
+      </c>
+      <c r="AN49" s="127" t="s">
+        <v>82</v>
+      </c>
+      <c r="AO49" s="73"/>
+      <c r="AP49" s="127"/>
+      <c r="AQ49" s="127"/>
+      <c r="AR49" s="84"/>
+      <c r="AS49" s="32">
+        <v>35</v>
+      </c>
+      <c r="AT49" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="AU49" s="2"/>
+      <c r="AV49" s="2"/>
+      <c r="AW49" s="2"/>
+      <c r="AX49" s="2"/>
+      <c r="AY49" s="2"/>
+      <c r="AZ49" s="2"/>
+      <c r="BA49" s="2"/>
+      <c r="BB49" s="2"/>
+      <c r="BC49" s="2"/>
+      <c r="BD49" s="2"/>
+      <c r="BE49" s="2"/>
+      <c r="BF49" s="2"/>
+      <c r="BG49" s="2"/>
+      <c r="BH49" s="2"/>
+      <c r="BI49" s="2"/>
+      <c r="BJ49" s="2"/>
+      <c r="BK49" s="2"/>
+      <c r="BL49" s="2"/>
+      <c r="BM49" s="2"/>
+      <c r="BN49" s="2"/>
+      <c r="BO49" s="2"/>
+    </row>
+    <row r="50" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="237">
+        <v>36</v>
+      </c>
+      <c r="B50" s="254" t="s">
+        <v>47</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="C47" s="43" t="s">
+      <c r="D50" s="233">
+        <v>119</v>
+      </c>
+      <c r="E50" s="30"/>
+      <c r="F50" s="159"/>
+      <c r="G50" s="102"/>
+      <c r="H50" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I50" s="102" t="s">
+        <v>99</v>
+      </c>
+      <c r="J50" s="102"/>
+      <c r="K50" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="L50" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="M50" s="79"/>
+      <c r="N50" s="77" t="s">
+        <v>141</v>
+      </c>
+      <c r="O50" s="102" t="s">
+        <v>141</v>
+      </c>
+      <c r="P50" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q50" s="84" t="s">
+        <v>92</v>
+      </c>
+      <c r="R50" s="102" t="s">
+        <v>100</v>
+      </c>
+      <c r="S50" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="T50" s="102"/>
+      <c r="U50" s="62"/>
+      <c r="V50" s="77"/>
+      <c r="W50" s="112"/>
+      <c r="X50" s="112"/>
+      <c r="Y50" s="112"/>
+      <c r="Z50" s="125"/>
+      <c r="AA50" s="124"/>
+      <c r="AB50" s="112"/>
+      <c r="AC50" s="112"/>
+      <c r="AD50" s="77" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE50" s="112"/>
+      <c r="AF50" s="232"/>
+      <c r="AG50" s="112"/>
+      <c r="AH50" s="112" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI50" s="124" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ50" s="124" t="s">
+        <v>129</v>
+      </c>
+      <c r="AK50" s="151"/>
+      <c r="AL50" s="121"/>
+      <c r="AM50" s="102"/>
+      <c r="AN50" s="102"/>
+      <c r="AO50" s="84"/>
+      <c r="AP50" s="102"/>
+      <c r="AQ50" s="102"/>
+      <c r="AR50" s="85"/>
+      <c r="AS50" s="237">
+        <v>36</v>
+      </c>
+      <c r="AT50" s="254" t="s">
+        <v>47</v>
+      </c>
+      <c r="AU50" s="2"/>
+      <c r="AV50" s="2"/>
+      <c r="AW50" s="2"/>
+      <c r="AX50" s="2"/>
+      <c r="AY50" s="2"/>
+      <c r="AZ50" s="2"/>
+      <c r="BA50" s="2"/>
+      <c r="BB50" s="2"/>
+      <c r="BC50" s="2"/>
+      <c r="BD50" s="2"/>
+      <c r="BE50" s="2"/>
+      <c r="BF50" s="2"/>
+      <c r="BG50" s="2"/>
+      <c r="BH50" s="2"/>
+      <c r="BI50" s="2"/>
+      <c r="BJ50" s="2"/>
+      <c r="BK50" s="2"/>
+      <c r="BL50" s="2"/>
+      <c r="BM50" s="2"/>
+      <c r="BN50" s="2"/>
+      <c r="BO50" s="2"/>
+    </row>
+    <row r="51" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="234"/>
+      <c r="B51" s="253"/>
+      <c r="C51" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D51" s="234"/>
+      <c r="E51" s="13"/>
+      <c r="F51" s="156"/>
+      <c r="G51" s="100"/>
+      <c r="H51" s="100"/>
+      <c r="I51" s="100"/>
+      <c r="J51" s="100"/>
+      <c r="K51" s="100"/>
+      <c r="L51" s="100"/>
+      <c r="M51" s="101"/>
+      <c r="N51" s="82"/>
+      <c r="O51" s="78"/>
+      <c r="P51" s="100"/>
+      <c r="Q51" s="100"/>
+      <c r="R51" s="78"/>
+      <c r="S51" s="100"/>
+      <c r="T51" s="78" t="s">
+        <v>251</v>
+      </c>
+      <c r="U51" s="86" t="s">
+        <v>251</v>
+      </c>
+      <c r="V51" s="161"/>
+      <c r="W51" s="162"/>
+      <c r="X51" s="100"/>
+      <c r="Y51" s="78"/>
+      <c r="Z51" s="100"/>
+      <c r="AA51" s="100"/>
+      <c r="AB51" s="78"/>
+      <c r="AC51" s="86"/>
+      <c r="AD51" s="81"/>
+      <c r="AE51" s="78"/>
+      <c r="AF51" s="100"/>
+      <c r="AG51" s="100"/>
+      <c r="AH51" s="78"/>
+      <c r="AI51" s="100"/>
+      <c r="AJ51" s="100"/>
+      <c r="AK51" s="163"/>
+      <c r="AL51" s="81"/>
+      <c r="AM51" s="157"/>
+      <c r="AN51" s="89"/>
+      <c r="AO51" s="164"/>
+      <c r="AP51" s="100"/>
+      <c r="AQ51" s="100"/>
+      <c r="AR51" s="165"/>
+      <c r="AS51" s="234"/>
+      <c r="AT51" s="253"/>
+      <c r="AU51" s="2"/>
+      <c r="AV51" s="2"/>
+      <c r="AW51" s="2"/>
+      <c r="AX51" s="2"/>
+      <c r="AY51" s="2"/>
+      <c r="AZ51" s="2"/>
+      <c r="BA51" s="2"/>
+      <c r="BB51" s="2"/>
+      <c r="BC51" s="2"/>
+      <c r="BD51" s="2"/>
+      <c r="BE51" s="2"/>
+      <c r="BF51" s="2"/>
+      <c r="BG51" s="2"/>
+      <c r="BH51" s="2"/>
+      <c r="BI51" s="2"/>
+      <c r="BJ51" s="2"/>
+      <c r="BK51" s="2"/>
+      <c r="BL51" s="2"/>
+      <c r="BM51" s="2"/>
+      <c r="BN51" s="2"/>
+      <c r="BO51" s="2"/>
+    </row>
+    <row r="52" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="233">
+        <v>37</v>
+      </c>
+      <c r="B52" s="240" t="s">
+        <v>65</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="D47" s="5">
-[...72 lines deleted...]
-      <c r="BO47" s="10"/>
+      <c r="D52" s="233">
+        <v>101</v>
+      </c>
+      <c r="E52" s="235"/>
+      <c r="F52" s="80"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="76"/>
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q52" s="76" t="s">
+        <v>98</v>
+      </c>
+      <c r="R52" s="76" t="s">
+        <v>96</v>
+      </c>
+      <c r="S52" s="141" t="s">
+        <v>83</v>
+      </c>
+      <c r="T52" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="U52" s="86"/>
+      <c r="V52" s="83"/>
+      <c r="W52" s="98"/>
+      <c r="X52" s="166"/>
+      <c r="Y52" s="78"/>
+      <c r="Z52" s="76"/>
+      <c r="AA52" s="76"/>
+      <c r="AB52" s="80"/>
+      <c r="AC52" s="115"/>
+      <c r="AD52" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE52" s="76" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF52" s="80" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG52" s="78"/>
+      <c r="AH52" s="230" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI52" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ52" s="187" t="s">
+        <v>92</v>
+      </c>
+      <c r="AK52" s="167"/>
+      <c r="AL52" s="83"/>
+      <c r="AM52" s="76"/>
+      <c r="AN52" s="76"/>
+      <c r="AO52" s="76"/>
+      <c r="AP52" s="76"/>
+      <c r="AQ52" s="76"/>
+      <c r="AR52" s="86"/>
+      <c r="AS52" s="233">
+        <v>37</v>
+      </c>
+      <c r="AT52" s="238" t="s">
+        <v>65</v>
+      </c>
+      <c r="AU52" s="2"/>
+      <c r="AV52" s="2"/>
+      <c r="AW52" s="2"/>
+      <c r="AX52" s="2"/>
+      <c r="AY52" s="2"/>
+      <c r="AZ52" s="2"/>
+      <c r="BA52" s="2"/>
+      <c r="BB52" s="2"/>
+      <c r="BC52" s="2"/>
+      <c r="BD52" s="2"/>
+      <c r="BE52" s="2"/>
+      <c r="BF52" s="2"/>
+      <c r="BG52" s="2"/>
+      <c r="BH52" s="2"/>
+      <c r="BI52" s="2"/>
+      <c r="BJ52" s="2"/>
+      <c r="BK52" s="2"/>
+      <c r="BL52" s="2"/>
+      <c r="BM52" s="2"/>
+      <c r="BN52" s="2"/>
+      <c r="BO52" s="2"/>
     </row>
-    <row r="48" spans="1:84" s="11" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C48" s="83" t="s">
+    <row r="53" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="233"/>
+      <c r="B53" s="253"/>
+      <c r="C53" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="D53" s="233"/>
+      <c r="E53" s="234"/>
+      <c r="F53" s="80"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="76"/>
+      <c r="J53" s="76"/>
+      <c r="K53" s="76"/>
+      <c r="L53" s="84"/>
+      <c r="M53" s="86"/>
+      <c r="N53" s="121"/>
+      <c r="O53" s="76"/>
+      <c r="P53" s="76"/>
+      <c r="Q53" s="76"/>
+      <c r="R53" s="141"/>
+      <c r="S53" s="76"/>
+      <c r="T53" s="98"/>
+      <c r="U53" s="86"/>
+      <c r="V53" s="83"/>
+      <c r="W53" s="84"/>
+      <c r="X53" s="78"/>
+      <c r="Y53" s="78"/>
+      <c r="Z53" s="102"/>
+      <c r="AA53" s="102"/>
+      <c r="AB53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="AC53" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="AD53" s="83"/>
+      <c r="AE53" s="76"/>
+      <c r="AF53" s="168"/>
+      <c r="AG53" s="76"/>
+      <c r="AH53" s="230" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI53" s="76"/>
+      <c r="AJ53" s="84"/>
+      <c r="AK53" s="167"/>
+      <c r="AL53" s="83"/>
+      <c r="AM53" s="76"/>
+      <c r="AN53" s="76"/>
+      <c r="AO53" s="78"/>
+      <c r="AP53" s="141"/>
+      <c r="AQ53" s="76"/>
+      <c r="AR53" s="84"/>
+      <c r="AS53" s="233"/>
+      <c r="AT53" s="238"/>
+      <c r="AU53" s="2"/>
+      <c r="AV53" s="2"/>
+      <c r="AW53" s="2"/>
+      <c r="AX53" s="2"/>
+      <c r="AY53" s="2"/>
+      <c r="AZ53" s="2"/>
+      <c r="BA53" s="2"/>
+      <c r="BB53" s="2"/>
+      <c r="BC53" s="2"/>
+      <c r="BD53" s="2"/>
+      <c r="BE53" s="2"/>
+      <c r="BF53" s="2"/>
+      <c r="BG53" s="2"/>
+      <c r="BH53" s="2"/>
+      <c r="BI53" s="2"/>
+      <c r="BJ53" s="2"/>
+      <c r="BK53" s="2"/>
+      <c r="BL53" s="2"/>
+      <c r="BM53" s="2"/>
+      <c r="BN53" s="2"/>
+      <c r="BO53" s="2"/>
+    </row>
+    <row r="54" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="36">
+        <v>38</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="D48" s="189"/>
-[...11 lines deleted...]
-      <c r="J48" s="79" t="s">
+      <c r="D54" s="22">
+        <v>128</v>
+      </c>
+      <c r="E54" s="22"/>
+      <c r="F54" s="105"/>
+      <c r="G54" s="106"/>
+      <c r="H54" s="106"/>
+      <c r="I54" s="106"/>
+      <c r="J54" s="106"/>
+      <c r="K54" s="169"/>
+      <c r="L54" s="107"/>
+      <c r="M54" s="108"/>
+      <c r="N54" s="184" t="s">
+        <v>82</v>
+      </c>
+      <c r="O54" s="106"/>
+      <c r="P54" s="106" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q54" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="R54" s="106" t="s">
+        <v>96</v>
+      </c>
+      <c r="S54" s="153" t="s">
+        <v>83</v>
+      </c>
+      <c r="T54" s="185" t="s">
+        <v>83</v>
+      </c>
+      <c r="U54" s="108"/>
+      <c r="V54" s="109"/>
+      <c r="W54" s="106"/>
+      <c r="X54" s="106"/>
+      <c r="Y54" s="106"/>
+      <c r="Z54" s="106"/>
+      <c r="AA54" s="106"/>
+      <c r="AB54" s="105"/>
+      <c r="AC54" s="140"/>
+      <c r="AD54" s="184" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE54" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF54" s="105" t="s">
         <v>100</v>
       </c>
-      <c r="K48" s="79" t="s">
-[...73 lines deleted...]
-      <c r="BO48" s="10"/>
+      <c r="AG54" s="106"/>
+      <c r="AH54" s="186"/>
+      <c r="AI54" s="106" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ54" s="188" t="s">
+        <v>92</v>
+      </c>
+      <c r="AK54" s="140"/>
+      <c r="AL54" s="109"/>
+      <c r="AM54" s="106"/>
+      <c r="AN54" s="106"/>
+      <c r="AO54" s="106"/>
+      <c r="AP54" s="106"/>
+      <c r="AQ54" s="106"/>
+      <c r="AR54" s="107"/>
+      <c r="AS54" s="36">
+        <v>38</v>
+      </c>
+      <c r="AT54" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU54" s="2"/>
+      <c r="AV54" s="2"/>
+      <c r="AW54" s="2"/>
+      <c r="AX54" s="2"/>
+      <c r="AY54" s="2"/>
+      <c r="AZ54" s="2"/>
+      <c r="BA54" s="2"/>
+      <c r="BB54" s="2"/>
+      <c r="BC54" s="2"/>
+      <c r="BD54" s="2"/>
+      <c r="BE54" s="2"/>
+      <c r="BF54" s="2"/>
+      <c r="BG54" s="2"/>
+      <c r="BH54" s="2"/>
+      <c r="BI54" s="2"/>
+      <c r="BJ54" s="2"/>
+      <c r="BK54" s="2"/>
+      <c r="BL54" s="2"/>
+      <c r="BM54" s="2"/>
+      <c r="BN54" s="2"/>
+      <c r="BO54" s="2"/>
     </row>
-    <row r="49" spans="1:67" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B49" s="254" t="s">
+    <row r="55" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="49">
+        <v>39</v>
+      </c>
+      <c r="B55" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C55" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="43">
+        <v>201</v>
+      </c>
+      <c r="E55" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="F55" s="132"/>
+      <c r="G55" s="133"/>
+      <c r="H55" s="133"/>
+      <c r="I55" s="133"/>
+      <c r="J55" s="76"/>
+      <c r="K55" s="76" t="s">
+        <v>131</v>
+      </c>
+      <c r="L55" s="76" t="s">
+        <v>131</v>
+      </c>
+      <c r="M55" s="79"/>
+      <c r="N55" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="O55" s="170" t="s">
+        <v>141</v>
+      </c>
+      <c r="P55" s="76"/>
+      <c r="Q55" s="80"/>
+      <c r="R55" s="76"/>
+      <c r="S55" s="115"/>
+      <c r="T55" s="76" t="s">
+        <v>128</v>
+      </c>
+      <c r="U55" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="V55" s="83"/>
+      <c r="W55" s="76"/>
+      <c r="X55" s="76"/>
+      <c r="Y55" s="76"/>
+      <c r="Z55" s="84"/>
+      <c r="AA55" s="76"/>
+      <c r="AB55" s="76"/>
+      <c r="AC55" s="79"/>
+      <c r="AD55" s="83"/>
+      <c r="AE55" s="76"/>
+      <c r="AF55" s="76"/>
+      <c r="AG55" s="76"/>
+      <c r="AH55" s="76"/>
+      <c r="AI55" s="76" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ55" s="76" t="s">
+        <v>124</v>
+      </c>
+      <c r="AK55" s="114"/>
+      <c r="AL55" s="83"/>
+      <c r="AM55" s="76"/>
+      <c r="AN55" s="76"/>
+      <c r="AO55" s="76"/>
+      <c r="AP55" s="76"/>
+      <c r="AQ55" s="76"/>
+      <c r="AR55" s="84"/>
+      <c r="AS55" s="49">
+        <v>39</v>
+      </c>
+      <c r="AT55" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="AU55" s="2"/>
+      <c r="AV55" s="2"/>
+      <c r="AW55" s="2"/>
+      <c r="AX55" s="2"/>
+      <c r="AY55" s="2"/>
+      <c r="AZ55" s="2"/>
+      <c r="BA55" s="2"/>
+      <c r="BB55" s="2"/>
+      <c r="BC55" s="2"/>
+      <c r="BD55" s="2"/>
+      <c r="BE55" s="2"/>
+      <c r="BF55" s="2"/>
+      <c r="BG55" s="2"/>
+      <c r="BH55" s="2"/>
+      <c r="BI55" s="2"/>
+      <c r="BJ55" s="2"/>
+      <c r="BK55" s="2"/>
+      <c r="BL55" s="2"/>
+      <c r="BM55" s="2"/>
+      <c r="BN55" s="2"/>
+      <c r="BO55" s="2"/>
+    </row>
+    <row r="56" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="237">
+        <v>40</v>
+      </c>
+      <c r="B56" s="238" t="s">
         <v>50</v>
       </c>
-      <c r="C49" s="12" t="s">
-[...25 lines deleted...]
-      <c r="O49" s="126" t="s">
+      <c r="C56" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D56" s="233">
+        <v>212</v>
+      </c>
+      <c r="E56" s="233"/>
+      <c r="F56" s="83"/>
+      <c r="G56" s="76"/>
+      <c r="H56" s="76"/>
+      <c r="I56" s="76"/>
+      <c r="J56" s="112"/>
+      <c r="K56" s="112" t="s">
+        <v>149</v>
+      </c>
+      <c r="L56" s="112"/>
+      <c r="M56" s="85"/>
+      <c r="N56" s="122"/>
+      <c r="O56" s="112" t="s">
+        <v>149</v>
+      </c>
+      <c r="P56" s="125"/>
+      <c r="Q56" s="112"/>
+      <c r="R56" s="112"/>
+      <c r="S56" s="112"/>
+      <c r="T56" s="112"/>
+      <c r="U56" s="85"/>
+      <c r="V56" s="77"/>
+      <c r="W56" s="171"/>
+      <c r="X56" s="112"/>
+      <c r="Y56" s="112"/>
+      <c r="Z56" s="112"/>
+      <c r="AA56" s="112" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB56" s="112"/>
+      <c r="AC56" s="85"/>
+      <c r="AD56" s="77"/>
+      <c r="AE56" s="112"/>
+      <c r="AF56" s="112"/>
+      <c r="AG56" s="125"/>
+      <c r="AH56" s="112"/>
+      <c r="AI56" s="112"/>
+      <c r="AJ56" s="125"/>
+      <c r="AK56" s="172"/>
+      <c r="AL56" s="77"/>
+      <c r="AM56" s="112"/>
+      <c r="AN56" s="112"/>
+      <c r="AO56" s="112"/>
+      <c r="AP56" s="125"/>
+      <c r="AQ56" s="123"/>
+      <c r="AR56" s="173"/>
+      <c r="AS56" s="237">
+        <v>40</v>
+      </c>
+      <c r="AT56" s="254" t="s">
+        <v>50</v>
+      </c>
+      <c r="AU56" s="2"/>
+      <c r="AV56" s="2"/>
+      <c r="AW56" s="2"/>
+      <c r="AX56" s="2"/>
+      <c r="AY56" s="2"/>
+      <c r="AZ56" s="2"/>
+      <c r="BA56" s="2"/>
+      <c r="BB56" s="2"/>
+      <c r="BC56" s="2"/>
+      <c r="BD56" s="2"/>
+      <c r="BE56" s="2"/>
+      <c r="BF56" s="2"/>
+      <c r="BG56" s="2"/>
+      <c r="BH56" s="2"/>
+      <c r="BI56" s="2"/>
+      <c r="BJ56" s="2"/>
+      <c r="BK56" s="2"/>
+      <c r="BL56" s="2"/>
+      <c r="BM56" s="2"/>
+      <c r="BN56" s="2"/>
+      <c r="BO56" s="2"/>
+    </row>
+    <row r="57" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="234"/>
+      <c r="B57" s="238"/>
+      <c r="C57" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D57" s="239"/>
+      <c r="E57" s="233"/>
+      <c r="F57" s="148" t="s">
+        <v>132</v>
+      </c>
+      <c r="G57" s="76" t="s">
+        <v>124</v>
+      </c>
+      <c r="H57" s="76"/>
+      <c r="I57" s="76"/>
+      <c r="J57" s="76" t="s">
+        <v>128</v>
+      </c>
+      <c r="K57" s="76"/>
+      <c r="L57" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="M57" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="N57" s="80" t="s">
+        <v>91</v>
+      </c>
+      <c r="O57" s="76"/>
+      <c r="P57" s="118"/>
+      <c r="Q57" s="78"/>
+      <c r="R57" s="76"/>
+      <c r="S57" s="76"/>
+      <c r="T57" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="U57" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="V57" s="80" t="s">
+        <v>128</v>
+      </c>
+      <c r="W57" s="98" t="s">
+        <v>91</v>
+      </c>
+      <c r="X57" s="76"/>
+      <c r="Y57" s="76"/>
+      <c r="Z57" s="76"/>
+      <c r="AA57" s="76"/>
+      <c r="AB57" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC57" s="79" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD57" s="83"/>
+      <c r="AE57" s="76"/>
+      <c r="AF57" s="76"/>
+      <c r="AG57" s="78"/>
+      <c r="AH57" s="76"/>
+      <c r="AI57" s="76" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ57" s="118" t="s">
+        <v>132</v>
+      </c>
+      <c r="AK57" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL57" s="83"/>
+      <c r="AM57" s="78"/>
+      <c r="AN57" s="78"/>
+      <c r="AO57" s="78"/>
+      <c r="AP57" s="78"/>
+      <c r="AQ57" s="118"/>
+      <c r="AR57" s="99"/>
+      <c r="AS57" s="234"/>
+      <c r="AT57" s="253"/>
+      <c r="AU57" s="2"/>
+      <c r="AV57" s="2"/>
+      <c r="AW57" s="2"/>
+      <c r="AX57" s="2"/>
+      <c r="AY57" s="2"/>
+      <c r="AZ57" s="2"/>
+      <c r="BA57" s="2"/>
+      <c r="BB57" s="2"/>
+      <c r="BC57" s="2"/>
+      <c r="BD57" s="2"/>
+      <c r="BE57" s="2"/>
+      <c r="BF57" s="2"/>
+      <c r="BG57" s="2"/>
+      <c r="BH57" s="2"/>
+      <c r="BI57" s="2"/>
+      <c r="BJ57" s="2"/>
+      <c r="BK57" s="2"/>
+      <c r="BL57" s="2"/>
+      <c r="BM57" s="2"/>
+      <c r="BN57" s="2"/>
+      <c r="BO57" s="2"/>
+    </row>
+    <row r="58" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="233">
+        <v>41</v>
+      </c>
+      <c r="B58" s="240" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="235">
+        <v>212</v>
+      </c>
+      <c r="E58" s="235" t="s">
+        <v>84</v>
+      </c>
+      <c r="F58" s="81"/>
+      <c r="G58" s="76"/>
+      <c r="H58" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="I58" s="76"/>
+      <c r="J58" s="76"/>
+      <c r="K58" s="76" t="s">
+        <v>98</v>
+      </c>
+      <c r="L58" s="76"/>
+      <c r="M58" s="79"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="76"/>
+      <c r="P58" s="78"/>
+      <c r="Q58" s="76" t="s">
+        <v>96</v>
+      </c>
+      <c r="R58" s="76" t="s">
+        <v>82</v>
+      </c>
+      <c r="S58" s="76" t="s">
+        <v>96</v>
+      </c>
+      <c r="T58" s="76" t="s">
+        <v>89</v>
+      </c>
+      <c r="U58" s="79"/>
+      <c r="V58" s="82"/>
+      <c r="W58" s="78"/>
+      <c r="X58" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y58" s="78" t="s">
         <v>100</v>
       </c>
-      <c r="P49" s="126"/>
-[...70 lines deleted...]
-      <c r="BO49" s="10"/>
+      <c r="Z58" s="82" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA58" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB58" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC58" s="86"/>
+      <c r="AD58" s="81"/>
+      <c r="AE58" s="78"/>
+      <c r="AF58" s="78"/>
+      <c r="AG58" s="89" t="s">
+        <v>82</v>
+      </c>
+      <c r="AH58" s="78"/>
+      <c r="AI58" s="78"/>
+      <c r="AJ58" s="78"/>
+      <c r="AK58" s="99"/>
+      <c r="AL58" s="81"/>
+      <c r="AM58" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN58" s="78"/>
+      <c r="AO58" s="78" t="s">
+        <v>256</v>
+      </c>
+      <c r="AP58" s="89" t="s">
+        <v>92</v>
+      </c>
+      <c r="AQ58" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="AR58" s="79"/>
+      <c r="AS58" s="233">
+        <v>41</v>
+      </c>
+      <c r="AT58" s="238" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU58" s="2"/>
+      <c r="AV58" s="2"/>
+      <c r="AW58" s="2"/>
+      <c r="AX58" s="2"/>
+      <c r="AY58" s="2"/>
+      <c r="AZ58" s="2"/>
+      <c r="BA58" s="2"/>
+      <c r="BB58" s="2"/>
+      <c r="BC58" s="2"/>
+      <c r="BD58" s="2"/>
+      <c r="BE58" s="2"/>
+      <c r="BF58" s="2"/>
+      <c r="BG58" s="2"/>
+      <c r="BH58" s="2"/>
+      <c r="BI58" s="2"/>
+      <c r="BJ58" s="2"/>
+      <c r="BK58" s="2"/>
+      <c r="BL58" s="2"/>
+      <c r="BM58" s="2"/>
+      <c r="BN58" s="2"/>
+      <c r="BO58" s="2"/>
     </row>
-    <row r="50" spans="1:67" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C50" s="43" t="s">
+    <row r="59" spans="1:67" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="234"/>
+      <c r="B59" s="241"/>
+      <c r="C59" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D59" s="236"/>
+      <c r="E59" s="236"/>
+      <c r="F59" s="148" t="s">
+        <v>132</v>
+      </c>
+      <c r="G59" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="H59" s="106"/>
+      <c r="I59" s="102"/>
+      <c r="J59" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="K59" s="102"/>
+      <c r="L59" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="M59" s="147"/>
+      <c r="N59" s="121" t="s">
+        <v>132</v>
+      </c>
+      <c r="O59" s="102"/>
+      <c r="P59" s="102"/>
+      <c r="Q59" s="102"/>
+      <c r="R59" s="102"/>
+      <c r="S59" s="102"/>
+      <c r="T59" s="102"/>
+      <c r="U59" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="V59" s="80" t="s">
+        <v>128</v>
+      </c>
+      <c r="W59" s="76" t="s">
+        <v>133</v>
+      </c>
+      <c r="X59" s="76"/>
+      <c r="Y59" s="76"/>
+      <c r="Z59" s="118"/>
+      <c r="AA59" s="154"/>
+      <c r="AB59" s="76"/>
+      <c r="AC59" s="79" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD59" s="83"/>
+      <c r="AE59" s="76"/>
+      <c r="AF59" s="118"/>
+      <c r="AG59" s="118"/>
+      <c r="AH59" s="76"/>
+      <c r="AI59" s="76" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ59" s="76"/>
+      <c r="AK59" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM59" s="76"/>
+      <c r="AN59" s="76"/>
+      <c r="AO59" s="76"/>
+      <c r="AP59" s="118"/>
+      <c r="AQ59" s="76"/>
+      <c r="AR59" s="118"/>
+      <c r="AS59" s="234"/>
+      <c r="AT59" s="238"/>
+      <c r="AU59" s="2"/>
+      <c r="AV59" s="2"/>
+      <c r="AW59" s="2"/>
+      <c r="AX59" s="2"/>
+      <c r="AY59" s="2"/>
+      <c r="AZ59" s="2"/>
+      <c r="BA59" s="2"/>
+      <c r="BB59" s="2"/>
+      <c r="BC59" s="2"/>
+      <c r="BD59" s="2"/>
+      <c r="BE59" s="2"/>
+      <c r="BF59" s="2"/>
+      <c r="BG59" s="2"/>
+      <c r="BH59" s="2"/>
+      <c r="BI59" s="2"/>
+      <c r="BJ59" s="2"/>
+      <c r="BK59" s="2"/>
+      <c r="BL59" s="2"/>
+      <c r="BM59" s="2"/>
+      <c r="BN59" s="2"/>
+      <c r="BO59" s="2"/>
+    </row>
+    <row r="60" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="53">
+        <v>42</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60" s="48" t="s">
+        <v>94</v>
+      </c>
+      <c r="D60" s="29">
+        <v>124</v>
+      </c>
+      <c r="E60" s="29" t="s">
         <v>98</v>
       </c>
-      <c r="D50" s="252"/>
-[...788 lines deleted...]
-      <c r="A58" s="221">
+      <c r="F60" s="77" t="s">
+        <v>166</v>
+      </c>
+      <c r="G60" s="112"/>
+      <c r="H60" s="76"/>
+      <c r="I60" s="112"/>
+      <c r="J60" s="112"/>
+      <c r="K60" s="112"/>
+      <c r="L60" s="112" t="s">
+        <v>274</v>
+      </c>
+      <c r="M60" s="85"/>
+      <c r="N60" s="77"/>
+      <c r="O60" s="112"/>
+      <c r="P60" s="112"/>
+      <c r="Q60" s="112"/>
+      <c r="R60" s="112"/>
+      <c r="S60" s="112"/>
+      <c r="T60" s="112"/>
+      <c r="U60" s="85"/>
+      <c r="V60" s="122"/>
+      <c r="W60" s="112"/>
+      <c r="X60" s="123"/>
+      <c r="Y60" s="112"/>
+      <c r="Z60" s="125"/>
+      <c r="AA60" s="123"/>
+      <c r="AB60" s="112"/>
+      <c r="AC60" s="85"/>
+      <c r="AD60" s="77"/>
+      <c r="AE60" s="112"/>
+      <c r="AF60" s="112"/>
+      <c r="AG60" s="171"/>
+      <c r="AH60" s="112"/>
+      <c r="AI60" s="112"/>
+      <c r="AJ60" s="112"/>
+      <c r="AK60" s="172"/>
+      <c r="AL60" s="77"/>
+      <c r="AM60" s="112"/>
+      <c r="AN60" s="112"/>
+      <c r="AO60" s="112" t="s">
+        <v>245</v>
+      </c>
+      <c r="AP60" s="112"/>
+      <c r="AQ60" s="112" t="s">
+        <v>263</v>
+      </c>
+      <c r="AR60" s="125"/>
+      <c r="AS60" s="53">
         <v>42</v>
       </c>
-      <c r="B58" s="222" t="s">
-[...219 lines deleted...]
-      <c r="AT60" s="172"/>
+      <c r="AT60" s="44" t="s">
+        <v>74</v>
+      </c>
       <c r="AU60" s="2"/>
       <c r="AV60" s="2"/>
       <c r="AW60" s="2"/>
       <c r="AX60" s="2"/>
       <c r="AY60" s="2"/>
       <c r="AZ60" s="2"/>
       <c r="BA60" s="2"/>
       <c r="BB60" s="2"/>
       <c r="BC60" s="2"/>
       <c r="BD60" s="2"/>
       <c r="BE60" s="2"/>
       <c r="BF60" s="2"/>
       <c r="BG60" s="2"/>
       <c r="BH60" s="2"/>
       <c r="BI60" s="2"/>
       <c r="BJ60" s="2"/>
       <c r="BK60" s="2"/>
       <c r="BL60" s="2"/>
       <c r="BM60" s="2"/>
       <c r="BN60" s="2"/>
       <c r="BO60" s="2"/>
     </row>
-    <row r="61" spans="1:67" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="AU61" s="2"/>
+    <row r="61" spans="1:67" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="34">
+        <v>43</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C61" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="32">
+        <v>208</v>
+      </c>
+      <c r="E61" s="3"/>
+      <c r="F61" s="148"/>
+      <c r="G61" s="102"/>
+      <c r="H61" s="102"/>
+      <c r="I61" s="102"/>
+      <c r="J61" s="102"/>
+      <c r="K61" s="102"/>
+      <c r="L61" s="102"/>
+      <c r="M61" s="147"/>
+      <c r="N61" s="121"/>
+      <c r="O61" s="102"/>
+      <c r="P61" s="102"/>
+      <c r="Q61" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="R61" s="102"/>
+      <c r="S61" s="102"/>
+      <c r="T61" s="102"/>
+      <c r="U61" s="147"/>
+      <c r="V61" s="121"/>
+      <c r="W61" s="102"/>
+      <c r="X61" s="78"/>
+      <c r="Y61" s="102"/>
+      <c r="Z61" s="84"/>
+      <c r="AA61" s="102" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB61" s="102"/>
+      <c r="AC61" s="147"/>
+      <c r="AD61" s="83"/>
+      <c r="AE61" s="76"/>
+      <c r="AF61" s="76"/>
+      <c r="AG61" s="174"/>
+      <c r="AH61" s="76"/>
+      <c r="AI61" s="76"/>
+      <c r="AJ61" s="76"/>
+      <c r="AK61" s="114"/>
+      <c r="AL61" s="148"/>
+      <c r="AM61" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN61" s="102"/>
+      <c r="AO61" s="102"/>
+      <c r="AP61" s="102"/>
+      <c r="AQ61" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="AR61" s="84"/>
+      <c r="AS61" s="34">
+        <v>43</v>
+      </c>
+      <c r="AT61" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AU61" s="17"/>
       <c r="AV61" s="2"/>
       <c r="AW61" s="2"/>
       <c r="AX61" s="2"/>
       <c r="AY61" s="2"/>
       <c r="AZ61" s="2"/>
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="2"/>
       <c r="BO61" s="2"/>
     </row>
-    <row r="62" spans="1:67" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="AT62" s="63"/>
+    <row r="62" spans="1:67" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="42"/>
+      <c r="B62" s="40"/>
+      <c r="C62" s="52"/>
+      <c r="D62" s="41"/>
+      <c r="E62" s="61"/>
+      <c r="F62" s="175"/>
+      <c r="G62" s="176"/>
+      <c r="H62" s="176"/>
+      <c r="I62" s="176"/>
+      <c r="J62" s="176"/>
+      <c r="K62" s="176"/>
+      <c r="L62" s="176"/>
+      <c r="M62" s="177"/>
+      <c r="N62" s="178"/>
+      <c r="O62" s="176"/>
+      <c r="P62" s="176"/>
+      <c r="Q62" s="176"/>
+      <c r="R62" s="176"/>
+      <c r="S62" s="176"/>
+      <c r="T62" s="176"/>
+      <c r="U62" s="177"/>
+      <c r="V62" s="178"/>
+      <c r="W62" s="176"/>
+      <c r="X62" s="176"/>
+      <c r="Y62" s="176"/>
+      <c r="Z62" s="176"/>
+      <c r="AA62" s="176"/>
+      <c r="AB62" s="176"/>
+      <c r="AC62" s="177"/>
+      <c r="AD62" s="178"/>
+      <c r="AE62" s="176"/>
+      <c r="AF62" s="176"/>
+      <c r="AG62" s="176"/>
+      <c r="AH62" s="176"/>
+      <c r="AI62" s="176"/>
+      <c r="AJ62" s="176"/>
+      <c r="AK62" s="178"/>
+      <c r="AL62" s="175"/>
+      <c r="AM62" s="176"/>
+      <c r="AN62" s="176"/>
+      <c r="AO62" s="176"/>
+      <c r="AP62" s="176"/>
+      <c r="AQ62" s="176"/>
+      <c r="AR62" s="179"/>
+      <c r="AS62" s="15"/>
+      <c r="AT62" s="40"/>
       <c r="AU62" s="2"/>
       <c r="AV62" s="2"/>
       <c r="AW62" s="2"/>
       <c r="AX62" s="2"/>
       <c r="AY62" s="2"/>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="2"/>
       <c r="BB62" s="2"/>
       <c r="BC62" s="2"/>
       <c r="BD62" s="2"/>
       <c r="BE62" s="2"/>
       <c r="BF62" s="2"/>
       <c r="BG62" s="2"/>
       <c r="BH62" s="2"/>
       <c r="BI62" s="2"/>
       <c r="BJ62" s="2"/>
       <c r="BK62" s="2"/>
       <c r="BL62" s="2"/>
       <c r="BM62" s="2"/>
       <c r="BN62" s="2"/>
       <c r="BO62" s="2"/>
     </row>
     <row r="63" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
-      <c r="C63" s="114"/>
-[...33 lines deleted...]
-      <c r="AS63" s="2"/>
+      <c r="F63" s="66"/>
+      <c r="G63" s="66"/>
+      <c r="H63" s="66"/>
+      <c r="I63" s="66"/>
+      <c r="J63" s="66"/>
+      <c r="K63" s="66"/>
+      <c r="L63" s="66"/>
+      <c r="M63" s="66"/>
+      <c r="N63" s="66"/>
+      <c r="O63" s="66"/>
+      <c r="P63" s="66"/>
+      <c r="Q63" s="66"/>
+      <c r="R63" s="66"/>
+      <c r="S63" s="66"/>
+      <c r="T63" s="66"/>
+      <c r="U63" s="66"/>
+      <c r="V63" s="66"/>
+      <c r="W63" s="66"/>
+      <c r="X63" s="66"/>
+      <c r="Z63" s="66"/>
+      <c r="AA63" s="66"/>
+      <c r="AC63" s="66"/>
+      <c r="AD63" s="66"/>
+      <c r="AE63" s="66"/>
+      <c r="AF63" s="66"/>
+      <c r="AG63" s="66"/>
+      <c r="AH63" s="66"/>
+      <c r="AI63" s="66"/>
+      <c r="AJ63" s="66"/>
+      <c r="AK63" s="66"/>
+      <c r="AL63" s="66"/>
+      <c r="AM63" s="66"/>
+      <c r="AN63" s="66"/>
+      <c r="AO63" s="66"/>
+      <c r="AP63" s="66"/>
+      <c r="AQ63" s="66"/>
+      <c r="AR63" s="66"/>
+      <c r="AS63" s="64"/>
       <c r="AU63" s="2"/>
       <c r="AV63" s="2"/>
       <c r="AW63" s="2"/>
       <c r="AX63" s="2"/>
       <c r="AY63" s="2"/>
       <c r="AZ63" s="2"/>
       <c r="BA63" s="2"/>
       <c r="BB63" s="2"/>
       <c r="BC63" s="2"/>
       <c r="BD63" s="2"/>
       <c r="BE63" s="2"/>
       <c r="BF63" s="2"/>
       <c r="BG63" s="2"/>
       <c r="BH63" s="2"/>
       <c r="BI63" s="2"/>
       <c r="BJ63" s="2"/>
       <c r="BK63" s="2"/>
       <c r="BL63" s="2"/>
       <c r="BM63" s="2"/>
       <c r="BN63" s="2"/>
       <c r="BO63" s="2"/>
     </row>
     <row r="64" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
-      <c r="B64" s="135"/>
-[...33 lines deleted...]
-      <c r="AR64" s="2"/>
+      <c r="B64" s="20"/>
+      <c r="F64" s="66"/>
+      <c r="G64" s="66"/>
+      <c r="H64" s="66"/>
+      <c r="I64" s="66"/>
+      <c r="J64" s="66"/>
+      <c r="K64" s="66"/>
+      <c r="L64" s="66"/>
+      <c r="M64" s="66"/>
+      <c r="N64" s="66"/>
+      <c r="O64" s="66"/>
+      <c r="P64" s="66"/>
+      <c r="Q64" s="66"/>
+      <c r="R64" s="66"/>
+      <c r="S64" s="66"/>
+      <c r="T64" s="66"/>
+      <c r="U64" s="66"/>
+      <c r="V64" s="66"/>
+      <c r="W64" s="66"/>
+      <c r="X64" s="66"/>
+      <c r="Z64" s="66"/>
+      <c r="AA64" s="66"/>
+      <c r="AC64" s="66"/>
+      <c r="AD64" s="66"/>
+      <c r="AE64" s="66"/>
+      <c r="AF64" s="66"/>
+      <c r="AG64" s="66"/>
+      <c r="AH64" s="66"/>
+      <c r="AI64" s="66"/>
+      <c r="AJ64" s="66"/>
+      <c r="AK64" s="66"/>
+      <c r="AL64" s="66"/>
+      <c r="AM64" s="66"/>
+      <c r="AN64" s="66"/>
+      <c r="AO64" s="66"/>
+      <c r="AP64" s="66"/>
+      <c r="AQ64" s="66"/>
+      <c r="AR64" s="66"/>
       <c r="AS64" s="2"/>
-      <c r="AT64" s="135"/>
+      <c r="AT64" s="20"/>
       <c r="AU64" s="2"/>
       <c r="AV64" s="2"/>
       <c r="AW64" s="2"/>
       <c r="AX64" s="2"/>
       <c r="AY64" s="2"/>
       <c r="AZ64" s="2"/>
       <c r="BA64" s="2"/>
       <c r="BB64" s="2"/>
       <c r="BC64" s="2"/>
       <c r="BD64" s="2"/>
       <c r="BE64" s="2"/>
       <c r="BF64" s="2"/>
       <c r="BG64" s="2"/>
       <c r="BH64" s="2"/>
       <c r="BI64" s="2"/>
       <c r="BJ64" s="2"/>
       <c r="BK64" s="2"/>
       <c r="BL64" s="2"/>
       <c r="BM64" s="2"/>
       <c r="BN64" s="2"/>
       <c r="BO64" s="2"/>
     </row>
     <row r="65" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
-      <c r="C65" s="114"/>
-[...32 lines deleted...]
-      <c r="AR65" s="2"/>
+      <c r="F65" s="66"/>
+      <c r="G65" s="66"/>
+      <c r="H65" s="66"/>
+      <c r="I65" s="66"/>
+      <c r="J65" s="66"/>
+      <c r="K65" s="66"/>
+      <c r="L65" s="66"/>
+      <c r="M65" s="66"/>
+      <c r="N65" s="66"/>
+      <c r="O65" s="66"/>
+      <c r="P65" s="66"/>
+      <c r="Q65" s="66"/>
+      <c r="R65" s="66"/>
+      <c r="S65" s="66"/>
+      <c r="T65" s="66"/>
+      <c r="U65" s="66"/>
+      <c r="V65" s="66"/>
+      <c r="W65" s="66"/>
+      <c r="X65" s="66"/>
+      <c r="Z65" s="66"/>
+      <c r="AA65" s="66"/>
+      <c r="AC65" s="66"/>
+      <c r="AD65" s="66"/>
+      <c r="AE65" s="66"/>
+      <c r="AF65" s="66"/>
+      <c r="AG65" s="66"/>
+      <c r="AH65" s="66"/>
+      <c r="AI65" s="66"/>
+      <c r="AJ65" s="66"/>
+      <c r="AK65" s="66"/>
+      <c r="AL65" s="66"/>
+      <c r="AM65" s="66"/>
+      <c r="AN65" s="66"/>
+      <c r="AO65" s="66"/>
+      <c r="AP65" s="66"/>
+      <c r="AQ65" s="66"/>
+      <c r="AR65" s="66"/>
       <c r="AS65" s="2"/>
       <c r="AU65" s="2"/>
       <c r="AV65" s="2"/>
       <c r="AW65" s="2"/>
       <c r="AX65" s="2"/>
       <c r="AY65" s="2"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="2"/>
       <c r="BB65" s="2"/>
       <c r="BC65" s="2"/>
       <c r="BD65" s="2"/>
       <c r="BE65" s="2"/>
       <c r="BF65" s="2"/>
       <c r="BG65" s="2"/>
       <c r="BH65" s="2"/>
       <c r="BI65" s="2"/>
       <c r="BJ65" s="2"/>
       <c r="BK65" s="2"/>
       <c r="BL65" s="2"/>
       <c r="BM65" s="2"/>
       <c r="BN65" s="2"/>
       <c r="BO65" s="2"/>
     </row>
     <row r="66" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
-      <c r="C66" s="114"/>
-[...32 lines deleted...]
-      <c r="AR66" s="2"/>
+      <c r="F66" s="66"/>
+      <c r="G66" s="66"/>
+      <c r="H66" s="66"/>
+      <c r="I66" s="66"/>
+      <c r="J66" s="66"/>
+      <c r="K66" s="66"/>
+      <c r="L66" s="66"/>
+      <c r="M66" s="66"/>
+      <c r="N66" s="66"/>
+      <c r="O66" s="66"/>
+      <c r="P66" s="66"/>
+      <c r="Q66" s="66"/>
+      <c r="R66" s="66"/>
+      <c r="S66" s="66"/>
+      <c r="T66" s="66"/>
+      <c r="U66" s="66"/>
+      <c r="V66" s="66"/>
+      <c r="W66" s="66"/>
+      <c r="X66" s="66"/>
+      <c r="Z66" s="66"/>
+      <c r="AA66" s="66"/>
+      <c r="AC66" s="66"/>
+      <c r="AD66" s="66"/>
+      <c r="AE66" s="66"/>
+      <c r="AF66" s="66"/>
+      <c r="AG66" s="66"/>
+      <c r="AH66" s="66"/>
+      <c r="AI66" s="66"/>
+      <c r="AJ66" s="66"/>
+      <c r="AK66" s="66"/>
+      <c r="AL66" s="66"/>
+      <c r="AM66" s="66"/>
+      <c r="AN66" s="66"/>
+      <c r="AO66" s="66"/>
+      <c r="AP66" s="66"/>
+      <c r="AQ66" s="66"/>
+      <c r="AR66" s="66"/>
       <c r="AS66" s="2"/>
       <c r="AU66" s="2"/>
       <c r="AV66" s="2"/>
       <c r="AW66" s="2"/>
       <c r="AX66" s="2"/>
       <c r="AY66" s="2"/>
       <c r="AZ66" s="2"/>
       <c r="BA66" s="2"/>
       <c r="BB66" s="2"/>
       <c r="BC66" s="2"/>
       <c r="BD66" s="2"/>
       <c r="BE66" s="2"/>
       <c r="BF66" s="2"/>
       <c r="BG66" s="2"/>
       <c r="BH66" s="2"/>
       <c r="BI66" s="2"/>
       <c r="BJ66" s="2"/>
       <c r="BK66" s="2"/>
       <c r="BL66" s="2"/>
       <c r="BM66" s="2"/>
       <c r="BN66" s="2"/>
       <c r="BO66" s="2"/>
     </row>
     <row r="67" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
-      <c r="C67" s="114"/>
-[...32 lines deleted...]
-      <c r="AR67" s="2"/>
+      <c r="F67" s="66"/>
+      <c r="G67" s="66"/>
+      <c r="H67" s="66"/>
+      <c r="I67" s="66"/>
+      <c r="J67" s="66"/>
+      <c r="K67" s="66"/>
+      <c r="L67" s="66"/>
+      <c r="M67" s="66"/>
+      <c r="N67" s="66"/>
+      <c r="O67" s="66"/>
+      <c r="P67" s="66"/>
+      <c r="Q67" s="66"/>
+      <c r="R67" s="66"/>
+      <c r="S67" s="66"/>
+      <c r="T67" s="66"/>
+      <c r="U67" s="66"/>
+      <c r="V67" s="66"/>
+      <c r="W67" s="66"/>
+      <c r="X67" s="66"/>
+      <c r="Z67" s="66"/>
+      <c r="AA67" s="66"/>
+      <c r="AC67" s="66"/>
+      <c r="AD67" s="66"/>
+      <c r="AE67" s="66"/>
+      <c r="AF67" s="66"/>
+      <c r="AG67" s="66"/>
+      <c r="AH67" s="66"/>
+      <c r="AI67" s="66"/>
+      <c r="AJ67" s="66"/>
+      <c r="AK67" s="66"/>
+      <c r="AL67" s="66"/>
+      <c r="AM67" s="66"/>
+      <c r="AN67" s="66"/>
+      <c r="AO67" s="66"/>
+      <c r="AP67" s="66"/>
+      <c r="AQ67" s="66"/>
+      <c r="AR67" s="66"/>
       <c r="AS67" s="2"/>
       <c r="AU67" s="2"/>
       <c r="AV67" s="2"/>
       <c r="AW67" s="2"/>
       <c r="AX67" s="2"/>
       <c r="AY67" s="2"/>
       <c r="AZ67" s="2"/>
       <c r="BA67" s="2"/>
       <c r="BB67" s="2"/>
       <c r="BC67" s="2"/>
       <c r="BD67" s="2"/>
       <c r="BE67" s="2"/>
       <c r="BF67" s="2"/>
       <c r="BG67" s="2"/>
       <c r="BH67" s="2"/>
       <c r="BI67" s="2"/>
       <c r="BJ67" s="2"/>
       <c r="BK67" s="2"/>
       <c r="BL67" s="2"/>
       <c r="BM67" s="2"/>
       <c r="BN67" s="2"/>
       <c r="BO67" s="2"/>
     </row>
     <row r="68" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
-      <c r="C68" s="114"/>
-[...32 lines deleted...]
-      <c r="AR68" s="2"/>
+      <c r="F68" s="66"/>
+      <c r="G68" s="66"/>
+      <c r="H68" s="66"/>
+      <c r="I68" s="66"/>
+      <c r="J68" s="66"/>
+      <c r="K68" s="66"/>
+      <c r="L68" s="66"/>
+      <c r="M68" s="66"/>
+      <c r="N68" s="66"/>
+      <c r="O68" s="66"/>
+      <c r="P68" s="66"/>
+      <c r="Q68" s="66"/>
+      <c r="R68" s="66"/>
+      <c r="S68" s="66"/>
+      <c r="T68" s="66"/>
+      <c r="U68" s="66"/>
+      <c r="V68" s="66"/>
+      <c r="W68" s="66"/>
+      <c r="X68" s="66"/>
+      <c r="Z68" s="66"/>
+      <c r="AA68" s="66"/>
+      <c r="AC68" s="66"/>
+      <c r="AD68" s="66"/>
+      <c r="AE68" s="66"/>
+      <c r="AF68" s="66"/>
+      <c r="AG68" s="66"/>
+      <c r="AH68" s="66"/>
+      <c r="AI68" s="66"/>
+      <c r="AJ68" s="66"/>
+      <c r="AK68" s="66"/>
+      <c r="AL68" s="66"/>
+      <c r="AM68" s="66"/>
+      <c r="AN68" s="66"/>
+      <c r="AO68" s="66"/>
+      <c r="AP68" s="66"/>
+      <c r="AQ68" s="66"/>
+      <c r="AR68" s="66"/>
       <c r="AS68" s="2"/>
       <c r="AU68" s="2"/>
       <c r="AV68" s="2"/>
       <c r="AW68" s="2"/>
       <c r="AX68" s="2"/>
       <c r="AY68" s="2"/>
       <c r="AZ68" s="2"/>
       <c r="BA68" s="2"/>
       <c r="BB68" s="2"/>
       <c r="BC68" s="2"/>
       <c r="BD68" s="2"/>
       <c r="BE68" s="2"/>
       <c r="BF68" s="2"/>
       <c r="BG68" s="2"/>
       <c r="BH68" s="2"/>
       <c r="BI68" s="2"/>
       <c r="BJ68" s="2"/>
       <c r="BK68" s="2"/>
       <c r="BL68" s="2"/>
       <c r="BM68" s="2"/>
       <c r="BN68" s="2"/>
       <c r="BO68" s="2"/>
     </row>
     <row r="69" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
-      <c r="C69" s="114"/>
-[...33 lines deleted...]
-      <c r="AR69" s="2"/>
+      <c r="F69" s="66"/>
+      <c r="G69" s="66"/>
+      <c r="H69" s="66"/>
+      <c r="I69" s="66"/>
+      <c r="J69" s="66"/>
+      <c r="K69" s="66"/>
+      <c r="L69" s="66"/>
+      <c r="M69" s="66"/>
+      <c r="N69" s="66"/>
+      <c r="O69" s="66"/>
+      <c r="P69" s="66"/>
+      <c r="Q69" s="66"/>
+      <c r="R69" s="66"/>
+      <c r="S69" s="66"/>
+      <c r="T69" s="66"/>
+      <c r="U69" s="66"/>
+      <c r="V69" s="66"/>
+      <c r="W69" s="66"/>
+      <c r="X69" s="66"/>
+      <c r="Z69" s="66"/>
+      <c r="AA69" s="66"/>
+      <c r="AC69" s="66"/>
+      <c r="AD69" s="66"/>
+      <c r="AE69" s="66"/>
+      <c r="AF69" s="66"/>
+      <c r="AG69" s="66"/>
+      <c r="AH69" s="66"/>
+      <c r="AI69" s="66"/>
+      <c r="AJ69" s="66"/>
+      <c r="AK69" s="66"/>
+      <c r="AL69" s="66"/>
+      <c r="AM69" s="66"/>
+      <c r="AN69" s="66"/>
+      <c r="AO69" s="66"/>
+      <c r="AP69" s="66"/>
+      <c r="AQ69" s="66"/>
+      <c r="AR69" s="66"/>
       <c r="AS69" s="2"/>
       <c r="AU69" s="2"/>
       <c r="AV69" s="2"/>
       <c r="AW69" s="2"/>
       <c r="AX69" s="2"/>
       <c r="AY69" s="2"/>
       <c r="AZ69" s="2"/>
       <c r="BA69" s="2"/>
       <c r="BB69" s="2"/>
       <c r="BC69" s="2"/>
       <c r="BD69" s="2"/>
       <c r="BE69" s="2"/>
       <c r="BF69" s="2"/>
       <c r="BG69" s="2"/>
       <c r="BH69" s="2"/>
       <c r="BI69" s="2"/>
       <c r="BJ69" s="2"/>
       <c r="BK69" s="2"/>
       <c r="BL69" s="2"/>
       <c r="BM69" s="2"/>
       <c r="BN69" s="2"/>
       <c r="BO69" s="2"/>
     </row>
     <row r="70" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>
-      <c r="C70" s="114"/>
-[...32 lines deleted...]
-      <c r="AR70" s="2"/>
+      <c r="F70" s="66"/>
+      <c r="G70" s="66"/>
+      <c r="H70" s="66"/>
+      <c r="I70" s="66"/>
+      <c r="J70" s="66"/>
+      <c r="K70" s="66"/>
+      <c r="L70" s="66"/>
+      <c r="M70" s="66"/>
+      <c r="N70" s="66"/>
+      <c r="O70" s="66"/>
+      <c r="P70" s="66"/>
+      <c r="Q70" s="66"/>
+      <c r="R70" s="66"/>
+      <c r="S70" s="66"/>
+      <c r="T70" s="66"/>
+      <c r="U70" s="66"/>
+      <c r="V70" s="66"/>
+      <c r="W70" s="66"/>
+      <c r="X70" s="66"/>
+      <c r="Z70" s="66"/>
+      <c r="AA70" s="66"/>
+      <c r="AC70" s="66"/>
+      <c r="AD70" s="66"/>
+      <c r="AE70" s="66"/>
+      <c r="AF70" s="66"/>
+      <c r="AG70" s="66"/>
+      <c r="AH70" s="66"/>
+      <c r="AI70" s="66"/>
+      <c r="AJ70" s="66"/>
+      <c r="AK70" s="66"/>
+      <c r="AL70" s="66"/>
+      <c r="AM70" s="66"/>
+      <c r="AN70" s="66"/>
+      <c r="AO70" s="66"/>
+      <c r="AP70" s="66"/>
+      <c r="AQ70" s="66"/>
+      <c r="AR70" s="66"/>
       <c r="AS70" s="2"/>
       <c r="AU70" s="2"/>
       <c r="AV70" s="2"/>
       <c r="AW70" s="2"/>
       <c r="AX70" s="2"/>
       <c r="AY70" s="2"/>
       <c r="AZ70" s="2"/>
       <c r="BA70" s="2"/>
       <c r="BB70" s="2"/>
       <c r="BC70" s="2"/>
       <c r="BD70" s="2"/>
       <c r="BE70" s="2"/>
       <c r="BF70" s="2"/>
       <c r="BG70" s="2"/>
       <c r="BH70" s="2"/>
       <c r="BI70" s="2"/>
       <c r="BJ70" s="2"/>
       <c r="BK70" s="2"/>
       <c r="BL70" s="2"/>
       <c r="BM70" s="2"/>
       <c r="BN70" s="2"/>
       <c r="BO70" s="2"/>
     </row>
     <row r="71" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A71" s="2"/>
-      <c r="C71" s="114"/>
-[...35 lines deleted...]
-      <c r="AR71" s="2"/>
+      <c r="F71" s="66"/>
+      <c r="G71" s="66"/>
+      <c r="H71" s="66"/>
+      <c r="I71" s="66"/>
+      <c r="J71" s="66"/>
+      <c r="K71" s="66"/>
+      <c r="L71" s="66"/>
+      <c r="M71" s="66"/>
+      <c r="N71" s="66"/>
+      <c r="O71" s="66"/>
+      <c r="P71" s="66"/>
+      <c r="Q71" s="66"/>
+      <c r="R71" s="66"/>
+      <c r="S71" s="66"/>
+      <c r="T71" s="66"/>
+      <c r="U71" s="66"/>
+      <c r="V71" s="66"/>
+      <c r="W71" s="66"/>
+      <c r="X71" s="66"/>
+      <c r="Z71" s="66"/>
+      <c r="AA71" s="66"/>
+      <c r="AC71" s="66"/>
+      <c r="AD71" s="66"/>
+      <c r="AE71" s="66"/>
+      <c r="AF71" s="66"/>
+      <c r="AG71" s="66"/>
+      <c r="AH71" s="66"/>
+      <c r="AI71" s="66"/>
+      <c r="AJ71" s="66"/>
+      <c r="AK71" s="66"/>
+      <c r="AL71" s="66"/>
+      <c r="AM71" s="66"/>
+      <c r="AN71" s="66"/>
+      <c r="AO71" s="66"/>
+      <c r="AP71" s="66"/>
+      <c r="AQ71" s="66"/>
+      <c r="AR71" s="66"/>
       <c r="AS71" s="2"/>
       <c r="AU71" s="2"/>
       <c r="AV71" s="2"/>
       <c r="AW71" s="2"/>
       <c r="AX71" s="2"/>
       <c r="AY71" s="2"/>
       <c r="AZ71" s="2"/>
       <c r="BA71" s="2"/>
       <c r="BB71" s="2"/>
       <c r="BC71" s="2"/>
       <c r="BD71" s="2"/>
       <c r="BE71" s="2"/>
       <c r="BF71" s="2"/>
       <c r="BG71" s="2"/>
       <c r="BH71" s="2"/>
       <c r="BI71" s="2"/>
       <c r="BJ71" s="2"/>
       <c r="BK71" s="2"/>
       <c r="BL71" s="2"/>
       <c r="BM71" s="2"/>
       <c r="BN71" s="2"/>
       <c r="BO71" s="2"/>
     </row>
     <row r="72" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A72" s="2"/>
-      <c r="C72" s="114"/>
-[...33 lines deleted...]
-      <c r="AR72" s="2"/>
+      <c r="F72" s="66"/>
+      <c r="G72" s="66"/>
+      <c r="H72" s="66"/>
+      <c r="I72" s="66"/>
+      <c r="J72" s="66"/>
+      <c r="K72" s="66"/>
+      <c r="L72" s="66"/>
+      <c r="M72" s="66"/>
+      <c r="N72" s="66"/>
+      <c r="O72" s="66"/>
+      <c r="P72" s="66"/>
+      <c r="Q72" s="66"/>
+      <c r="R72" s="66"/>
+      <c r="S72" s="66"/>
+      <c r="T72" s="66"/>
+      <c r="U72" s="66"/>
+      <c r="V72" s="66"/>
+      <c r="W72" s="66"/>
+      <c r="X72" s="66"/>
+      <c r="Z72" s="66"/>
+      <c r="AA72" s="66"/>
+      <c r="AC72" s="66"/>
+      <c r="AD72" s="66"/>
+      <c r="AE72" s="66"/>
+      <c r="AF72" s="66"/>
+      <c r="AG72" s="66"/>
+      <c r="AH72" s="66"/>
+      <c r="AI72" s="66"/>
+      <c r="AJ72" s="66"/>
+      <c r="AK72" s="66"/>
+      <c r="AL72" s="66"/>
+      <c r="AM72" s="66"/>
+      <c r="AN72" s="66"/>
+      <c r="AO72" s="66"/>
+      <c r="AP72" s="66"/>
+      <c r="AQ72" s="66"/>
+      <c r="AR72" s="66"/>
       <c r="AS72" s="2"/>
       <c r="AU72" s="2"/>
       <c r="AV72" s="2"/>
       <c r="AW72" s="2"/>
       <c r="AX72" s="2"/>
       <c r="AY72" s="2"/>
       <c r="AZ72" s="2"/>
       <c r="BA72" s="2"/>
       <c r="BB72" s="2"/>
       <c r="BC72" s="2"/>
       <c r="BD72" s="2"/>
       <c r="BE72" s="2"/>
       <c r="BF72" s="2"/>
       <c r="BG72" s="2"/>
       <c r="BH72" s="2"/>
       <c r="BI72" s="2"/>
       <c r="BJ72" s="2"/>
       <c r="BK72" s="2"/>
       <c r="BL72" s="2"/>
       <c r="BM72" s="2"/>
       <c r="BN72" s="2"/>
       <c r="BO72" s="2"/>
     </row>
     <row r="73" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A73" s="2"/>
-      <c r="F73" s="2"/>
-[...31 lines deleted...]
-      <c r="AR73" s="2"/>
+      <c r="F73" s="66"/>
+      <c r="G73" s="66"/>
+      <c r="H73" s="66"/>
+      <c r="I73" s="66"/>
+      <c r="J73" s="66"/>
+      <c r="K73" s="66"/>
+      <c r="L73" s="66"/>
+      <c r="M73" s="66"/>
+      <c r="N73" s="66"/>
+      <c r="O73" s="66"/>
+      <c r="P73" s="66"/>
+      <c r="Q73" s="66"/>
+      <c r="R73" s="66"/>
+      <c r="S73" s="66"/>
+      <c r="T73" s="66"/>
+      <c r="U73" s="66"/>
+      <c r="V73" s="66"/>
+      <c r="W73" s="66"/>
+      <c r="X73" s="66"/>
+      <c r="Z73" s="66"/>
+      <c r="AA73" s="66"/>
+      <c r="AC73" s="66"/>
+      <c r="AD73" s="66"/>
+      <c r="AE73" s="66"/>
+      <c r="AF73" s="66"/>
+      <c r="AG73" s="66"/>
+      <c r="AH73" s="66"/>
+      <c r="AI73" s="66"/>
+      <c r="AJ73" s="66"/>
+      <c r="AK73" s="66"/>
+      <c r="AL73" s="66"/>
+      <c r="AM73" s="66"/>
+      <c r="AN73" s="66"/>
+      <c r="AO73" s="66"/>
+      <c r="AP73" s="66"/>
+      <c r="AQ73" s="66"/>
+      <c r="AR73" s="66"/>
       <c r="AS73" s="2"/>
       <c r="AU73" s="2"/>
       <c r="AV73" s="2"/>
       <c r="AW73" s="2"/>
       <c r="AX73" s="2"/>
       <c r="AY73" s="2"/>
       <c r="AZ73" s="2"/>
       <c r="BA73" s="2"/>
       <c r="BB73" s="2"/>
       <c r="BC73" s="2"/>
       <c r="BD73" s="2"/>
       <c r="BE73" s="2"/>
       <c r="BF73" s="2"/>
       <c r="BG73" s="2"/>
       <c r="BH73" s="2"/>
       <c r="BI73" s="2"/>
       <c r="BJ73" s="2"/>
       <c r="BK73" s="2"/>
       <c r="BL73" s="2"/>
       <c r="BM73" s="2"/>
       <c r="BN73" s="2"/>
       <c r="BO73" s="2"/>
     </row>
     <row r="74" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A74" s="2"/>
-      <c r="F74" s="2"/>
-[...31 lines deleted...]
-      <c r="AR74" s="2"/>
+      <c r="F74" s="66"/>
+      <c r="G74" s="66"/>
+      <c r="H74" s="66"/>
+      <c r="I74" s="66"/>
+      <c r="J74" s="66"/>
+      <c r="K74" s="66"/>
+      <c r="L74" s="66"/>
+      <c r="M74" s="66"/>
+      <c r="N74" s="66"/>
+      <c r="O74" s="66"/>
+      <c r="P74" s="66"/>
+      <c r="Q74" s="66"/>
+      <c r="R74" s="66"/>
+      <c r="S74" s="66"/>
+      <c r="T74" s="66"/>
+      <c r="U74" s="66"/>
+      <c r="V74" s="66"/>
+      <c r="W74" s="66"/>
+      <c r="X74" s="66"/>
+      <c r="Z74" s="66"/>
+      <c r="AA74" s="66"/>
+      <c r="AC74" s="66"/>
+      <c r="AD74" s="66"/>
+      <c r="AE74" s="66"/>
+      <c r="AF74" s="66"/>
+      <c r="AG74" s="66"/>
+      <c r="AH74" s="66"/>
+      <c r="AI74" s="66"/>
+      <c r="AJ74" s="66"/>
+      <c r="AK74" s="66"/>
+      <c r="AL74" s="66"/>
+      <c r="AM74" s="66"/>
+      <c r="AN74" s="66"/>
+      <c r="AO74" s="66"/>
+      <c r="AP74" s="66"/>
+      <c r="AQ74" s="66"/>
+      <c r="AR74" s="66"/>
       <c r="AS74" s="2"/>
       <c r="AU74" s="2"/>
       <c r="AV74" s="2"/>
       <c r="AW74" s="2"/>
       <c r="AX74" s="2"/>
       <c r="AY74" s="2"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="2"/>
       <c r="BB74" s="2"/>
       <c r="BC74" s="2"/>
       <c r="BD74" s="2"/>
       <c r="BE74" s="2"/>
       <c r="BF74" s="2"/>
       <c r="BG74" s="2"/>
       <c r="BH74" s="2"/>
       <c r="BI74" s="2"/>
       <c r="BJ74" s="2"/>
       <c r="BK74" s="2"/>
       <c r="BL74" s="2"/>
       <c r="BM74" s="2"/>
       <c r="BN74" s="2"/>
       <c r="BO74" s="2"/>
     </row>
     <row r="75" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A75" s="2"/>
-      <c r="F75" s="2"/>
-[...31 lines deleted...]
-      <c r="AR75" s="2"/>
+      <c r="F75" s="66"/>
+      <c r="G75" s="66"/>
+      <c r="H75" s="66"/>
+      <c r="I75" s="66"/>
+      <c r="J75" s="66"/>
+      <c r="K75" s="66"/>
+      <c r="L75" s="66"/>
+      <c r="M75" s="66"/>
+      <c r="N75" s="66"/>
+      <c r="O75" s="66"/>
+      <c r="P75" s="66"/>
+      <c r="Q75" s="66"/>
+      <c r="R75" s="66"/>
+      <c r="S75" s="66"/>
+      <c r="T75" s="66"/>
+      <c r="U75" s="66"/>
+      <c r="V75" s="66"/>
+      <c r="W75" s="66"/>
+      <c r="X75" s="66"/>
+      <c r="Z75" s="66"/>
+      <c r="AA75" s="66"/>
+      <c r="AC75" s="66"/>
+      <c r="AD75" s="66"/>
+      <c r="AE75" s="66"/>
+      <c r="AF75" s="66"/>
+      <c r="AG75" s="66"/>
+      <c r="AH75" s="66"/>
+      <c r="AI75" s="66"/>
+      <c r="AJ75" s="66"/>
+      <c r="AK75" s="66"/>
+      <c r="AL75" s="66"/>
+      <c r="AM75" s="66"/>
+      <c r="AN75" s="66"/>
+      <c r="AO75" s="66"/>
+      <c r="AP75" s="66"/>
+      <c r="AQ75" s="66"/>
+      <c r="AR75" s="66"/>
       <c r="AS75" s="2"/>
       <c r="AU75" s="2"/>
       <c r="AV75" s="2"/>
       <c r="AW75" s="2"/>
       <c r="AX75" s="2"/>
       <c r="AY75" s="2"/>
       <c r="AZ75" s="2"/>
       <c r="BA75" s="2"/>
       <c r="BB75" s="2"/>
       <c r="BC75" s="2"/>
       <c r="BD75" s="2"/>
       <c r="BE75" s="2"/>
       <c r="BF75" s="2"/>
       <c r="BG75" s="2"/>
       <c r="BH75" s="2"/>
       <c r="BI75" s="2"/>
       <c r="BJ75" s="2"/>
       <c r="BK75" s="2"/>
       <c r="BL75" s="2"/>
       <c r="BM75" s="2"/>
       <c r="BN75" s="2"/>
       <c r="BO75" s="2"/>
     </row>
     <row r="76" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A76" s="2"/>
-      <c r="F76" s="2"/>
-[...31 lines deleted...]
-      <c r="AR76" s="2"/>
+      <c r="F76" s="66"/>
+      <c r="G76" s="66"/>
+      <c r="H76" s="66"/>
+      <c r="I76" s="66"/>
+      <c r="J76" s="66"/>
+      <c r="K76" s="66"/>
+      <c r="L76" s="66"/>
+      <c r="M76" s="66"/>
+      <c r="N76" s="66"/>
+      <c r="O76" s="66"/>
+      <c r="P76" s="66"/>
+      <c r="Q76" s="66"/>
+      <c r="R76" s="66"/>
+      <c r="S76" s="66"/>
+      <c r="T76" s="66"/>
+      <c r="U76" s="66"/>
+      <c r="V76" s="66"/>
+      <c r="W76" s="66"/>
+      <c r="X76" s="66"/>
+      <c r="Z76" s="66"/>
+      <c r="AA76" s="66"/>
+      <c r="AC76" s="66"/>
+      <c r="AD76" s="66"/>
+      <c r="AE76" s="66"/>
+      <c r="AF76" s="66"/>
+      <c r="AG76" s="66"/>
+      <c r="AH76" s="66"/>
+      <c r="AI76" s="66"/>
+      <c r="AJ76" s="66"/>
+      <c r="AK76" s="66"/>
+      <c r="AL76" s="66"/>
+      <c r="AM76" s="66"/>
+      <c r="AN76" s="66"/>
+      <c r="AO76" s="66"/>
+      <c r="AP76" s="66"/>
+      <c r="AQ76" s="66"/>
+      <c r="AR76" s="66"/>
       <c r="AS76" s="2"/>
       <c r="AU76" s="2"/>
       <c r="AV76" s="2"/>
       <c r="AW76" s="2"/>
       <c r="AX76" s="2"/>
       <c r="AY76" s="2"/>
       <c r="AZ76" s="2"/>
       <c r="BA76" s="2"/>
       <c r="BB76" s="2"/>
       <c r="BC76" s="2"/>
       <c r="BD76" s="2"/>
       <c r="BE76" s="2"/>
       <c r="BF76" s="2"/>
       <c r="BG76" s="2"/>
       <c r="BH76" s="2"/>
       <c r="BI76" s="2"/>
       <c r="BJ76" s="2"/>
       <c r="BK76" s="2"/>
       <c r="BL76" s="2"/>
       <c r="BM76" s="2"/>
       <c r="BN76" s="2"/>
       <c r="BO76" s="2"/>
     </row>
     <row r="77" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
-      <c r="F77" s="2"/>
-[...31 lines deleted...]
-      <c r="AR77" s="2"/>
+      <c r="F77" s="66"/>
+      <c r="G77" s="66"/>
+      <c r="H77" s="66"/>
+      <c r="I77" s="66"/>
+      <c r="J77" s="66"/>
+      <c r="K77" s="66"/>
+      <c r="L77" s="66"/>
+      <c r="M77" s="66"/>
+      <c r="N77" s="66"/>
+      <c r="O77" s="66"/>
+      <c r="P77" s="66"/>
+      <c r="Q77" s="66"/>
+      <c r="R77" s="66"/>
+      <c r="S77" s="66"/>
+      <c r="T77" s="66"/>
+      <c r="U77" s="66"/>
+      <c r="V77" s="66"/>
+      <c r="W77" s="66"/>
+      <c r="X77" s="66"/>
+      <c r="Z77" s="66"/>
+      <c r="AA77" s="66"/>
+      <c r="AC77" s="66"/>
+      <c r="AD77" s="66"/>
+      <c r="AE77" s="66"/>
+      <c r="AF77" s="66"/>
+      <c r="AG77" s="66"/>
+      <c r="AH77" s="66"/>
+      <c r="AI77" s="66"/>
+      <c r="AJ77" s="66"/>
+      <c r="AK77" s="66"/>
+      <c r="AL77" s="66"/>
+      <c r="AM77" s="66"/>
+      <c r="AN77" s="66"/>
+      <c r="AO77" s="66"/>
+      <c r="AP77" s="66"/>
+      <c r="AQ77" s="66"/>
+      <c r="AR77" s="66"/>
       <c r="AS77" s="2"/>
       <c r="AU77" s="2"/>
       <c r="AV77" s="2"/>
       <c r="AW77" s="2"/>
       <c r="AX77" s="2"/>
       <c r="AY77" s="2"/>
       <c r="AZ77" s="2"/>
       <c r="BA77" s="2"/>
       <c r="BB77" s="2"/>
       <c r="BC77" s="2"/>
       <c r="BD77" s="2"/>
       <c r="BE77" s="2"/>
       <c r="BF77" s="2"/>
       <c r="BG77" s="2"/>
       <c r="BH77" s="2"/>
       <c r="BI77" s="2"/>
       <c r="BJ77" s="2"/>
       <c r="BK77" s="2"/>
       <c r="BL77" s="2"/>
       <c r="BM77" s="2"/>
       <c r="BN77" s="2"/>
       <c r="BO77" s="2"/>
     </row>
     <row r="78" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A78" s="2"/>
-      <c r="F78" s="2"/>
-[...31 lines deleted...]
-      <c r="AR78" s="2"/>
+      <c r="F78" s="66"/>
+      <c r="G78" s="66"/>
+      <c r="H78" s="66"/>
+      <c r="I78" s="66"/>
+      <c r="J78" s="66"/>
+      <c r="K78" s="66"/>
+      <c r="L78" s="66"/>
+      <c r="M78" s="66"/>
+      <c r="N78" s="66"/>
+      <c r="O78" s="66"/>
+      <c r="P78" s="66"/>
+      <c r="Q78" s="66"/>
+      <c r="R78" s="66"/>
+      <c r="S78" s="66"/>
+      <c r="T78" s="66"/>
+      <c r="U78" s="66"/>
+      <c r="V78" s="66"/>
+      <c r="W78" s="66"/>
+      <c r="X78" s="66"/>
+      <c r="Z78" s="66"/>
+      <c r="AA78" s="66"/>
+      <c r="AC78" s="66"/>
+      <c r="AD78" s="66"/>
+      <c r="AE78" s="66"/>
+      <c r="AF78" s="66"/>
+      <c r="AG78" s="66"/>
+      <c r="AH78" s="66"/>
+      <c r="AI78" s="66"/>
+      <c r="AJ78" s="66"/>
+      <c r="AK78" s="66"/>
+      <c r="AL78" s="66"/>
+      <c r="AM78" s="66"/>
+      <c r="AN78" s="66"/>
+      <c r="AO78" s="66"/>
+      <c r="AP78" s="66"/>
+      <c r="AQ78" s="66"/>
+      <c r="AR78" s="66"/>
       <c r="AS78" s="2"/>
       <c r="AU78" s="2"/>
       <c r="AV78" s="2"/>
       <c r="AW78" s="2"/>
       <c r="AX78" s="2"/>
       <c r="AY78" s="2"/>
       <c r="AZ78" s="2"/>
       <c r="BA78" s="2"/>
       <c r="BB78" s="2"/>
       <c r="BC78" s="2"/>
       <c r="BD78" s="2"/>
       <c r="BE78" s="2"/>
       <c r="BF78" s="2"/>
       <c r="BG78" s="2"/>
       <c r="BH78" s="2"/>
       <c r="BI78" s="2"/>
       <c r="BJ78" s="2"/>
       <c r="BK78" s="2"/>
       <c r="BL78" s="2"/>
       <c r="BM78" s="2"/>
       <c r="BN78" s="2"/>
       <c r="BO78" s="2"/>
     </row>
     <row r="79" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
-      <c r="F79" s="2"/>
-[...31 lines deleted...]
-      <c r="AR79" s="2"/>
+      <c r="F79" s="66"/>
+      <c r="G79" s="66"/>
+      <c r="H79" s="66"/>
+      <c r="I79" s="66"/>
+      <c r="J79" s="66"/>
+      <c r="K79" s="66"/>
+      <c r="L79" s="66"/>
+      <c r="M79" s="66"/>
+      <c r="N79" s="66"/>
+      <c r="O79" s="66"/>
+      <c r="P79" s="66"/>
+      <c r="Q79" s="66"/>
+      <c r="R79" s="66"/>
+      <c r="S79" s="66"/>
+      <c r="T79" s="66"/>
+      <c r="U79" s="66"/>
+      <c r="V79" s="66"/>
+      <c r="W79" s="66"/>
+      <c r="X79" s="66"/>
+      <c r="Z79" s="66"/>
+      <c r="AA79" s="66"/>
+      <c r="AC79" s="66"/>
+      <c r="AD79" s="66"/>
+      <c r="AE79" s="66"/>
+      <c r="AF79" s="66"/>
+      <c r="AG79" s="66"/>
+      <c r="AH79" s="66"/>
+      <c r="AI79" s="66"/>
+      <c r="AJ79" s="66"/>
+      <c r="AK79" s="66"/>
+      <c r="AL79" s="66"/>
+      <c r="AM79" s="66"/>
+      <c r="AN79" s="66"/>
+      <c r="AO79" s="66"/>
+      <c r="AP79" s="66"/>
+      <c r="AQ79" s="66"/>
+      <c r="AR79" s="66"/>
       <c r="AS79" s="2"/>
       <c r="AU79" s="2"/>
       <c r="AV79" s="2"/>
       <c r="AW79" s="2"/>
       <c r="AX79" s="2"/>
       <c r="AY79" s="2"/>
       <c r="AZ79" s="2"/>
       <c r="BA79" s="2"/>
       <c r="BB79" s="2"/>
       <c r="BC79" s="2"/>
       <c r="BD79" s="2"/>
       <c r="BE79" s="2"/>
       <c r="BF79" s="2"/>
       <c r="BG79" s="2"/>
       <c r="BH79" s="2"/>
       <c r="BI79" s="2"/>
       <c r="BJ79" s="2"/>
       <c r="BK79" s="2"/>
       <c r="BL79" s="2"/>
       <c r="BM79" s="2"/>
       <c r="BN79" s="2"/>
       <c r="BO79" s="2"/>
     </row>
     <row r="80" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="F80" s="2"/>
-[...31 lines deleted...]
-      <c r="AR80" s="2"/>
+      <c r="A80" s="2"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="66"/>
+      <c r="H80" s="66"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="66"/>
+      <c r="L80" s="66"/>
+      <c r="M80" s="66"/>
+      <c r="N80" s="66"/>
+      <c r="O80" s="66"/>
+      <c r="P80" s="66"/>
+      <c r="Q80" s="66"/>
+      <c r="R80" s="66"/>
+      <c r="S80" s="66"/>
+      <c r="T80" s="66"/>
+      <c r="U80" s="66"/>
+      <c r="V80" s="66"/>
+      <c r="W80" s="66"/>
+      <c r="X80" s="66"/>
+      <c r="Z80" s="66"/>
+      <c r="AA80" s="66"/>
+      <c r="AC80" s="66"/>
+      <c r="AD80" s="66"/>
+      <c r="AE80" s="66"/>
+      <c r="AF80" s="66"/>
+      <c r="AG80" s="66"/>
+      <c r="AH80" s="66"/>
+      <c r="AI80" s="66"/>
+      <c r="AJ80" s="66"/>
+      <c r="AK80" s="66"/>
+      <c r="AL80" s="66"/>
+      <c r="AM80" s="66"/>
+      <c r="AN80" s="66"/>
+      <c r="AO80" s="66"/>
+      <c r="AP80" s="66"/>
+      <c r="AQ80" s="66"/>
+      <c r="AR80" s="66"/>
+      <c r="AS80" s="2"/>
       <c r="AU80" s="2"/>
       <c r="AV80" s="2"/>
       <c r="AW80" s="2"/>
       <c r="AX80" s="2"/>
       <c r="AY80" s="2"/>
       <c r="AZ80" s="2"/>
       <c r="BA80" s="2"/>
       <c r="BB80" s="2"/>
       <c r="BC80" s="2"/>
       <c r="BD80" s="2"/>
       <c r="BE80" s="2"/>
       <c r="BF80" s="2"/>
       <c r="BG80" s="2"/>
       <c r="BH80" s="2"/>
       <c r="BI80" s="2"/>
       <c r="BJ80" s="2"/>
       <c r="BK80" s="2"/>
       <c r="BL80" s="2"/>
       <c r="BM80" s="2"/>
       <c r="BN80" s="2"/>
       <c r="BO80" s="2"/>
     </row>
-    <row r="81" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR81" s="2"/>
+    <row r="81" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A81" s="2"/>
+      <c r="F81" s="66"/>
+      <c r="G81" s="66"/>
+      <c r="H81" s="66"/>
+      <c r="I81" s="66"/>
+      <c r="J81" s="66"/>
+      <c r="K81" s="66"/>
+      <c r="L81" s="66"/>
+      <c r="M81" s="66"/>
+      <c r="N81" s="66"/>
+      <c r="O81" s="66"/>
+      <c r="P81" s="66"/>
+      <c r="Q81" s="66"/>
+      <c r="R81" s="66"/>
+      <c r="S81" s="66"/>
+      <c r="T81" s="66"/>
+      <c r="U81" s="66"/>
+      <c r="V81" s="66"/>
+      <c r="W81" s="66"/>
+      <c r="X81" s="66"/>
+      <c r="Z81" s="66"/>
+      <c r="AA81" s="66"/>
+      <c r="AC81" s="66"/>
+      <c r="AD81" s="66"/>
+      <c r="AE81" s="66"/>
+      <c r="AF81" s="66"/>
+      <c r="AG81" s="66"/>
+      <c r="AH81" s="66"/>
+      <c r="AI81" s="66"/>
+      <c r="AJ81" s="66"/>
+      <c r="AK81" s="66"/>
+      <c r="AL81" s="66"/>
+      <c r="AM81" s="66"/>
+      <c r="AN81" s="66"/>
+      <c r="AO81" s="66"/>
+      <c r="AP81" s="66"/>
+      <c r="AQ81" s="66"/>
+      <c r="AR81" s="66"/>
+      <c r="AS81" s="2"/>
       <c r="AU81" s="2"/>
       <c r="AV81" s="2"/>
       <c r="AW81" s="2"/>
       <c r="AX81" s="2"/>
       <c r="AY81" s="2"/>
       <c r="AZ81" s="2"/>
       <c r="BA81" s="2"/>
       <c r="BB81" s="2"/>
       <c r="BC81" s="2"/>
       <c r="BD81" s="2"/>
       <c r="BE81" s="2"/>
       <c r="BF81" s="2"/>
       <c r="BG81" s="2"/>
       <c r="BH81" s="2"/>
       <c r="BI81" s="2"/>
       <c r="BJ81" s="2"/>
       <c r="BK81" s="2"/>
       <c r="BL81" s="2"/>
       <c r="BM81" s="2"/>
       <c r="BN81" s="2"/>
       <c r="BO81" s="2"/>
     </row>
-    <row r="82" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR82" s="2"/>
+    <row r="82" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F82" s="66"/>
+      <c r="G82" s="66"/>
+      <c r="H82" s="66"/>
+      <c r="I82" s="66"/>
+      <c r="J82" s="66"/>
+      <c r="K82" s="66"/>
+      <c r="L82" s="66"/>
+      <c r="M82" s="66"/>
+      <c r="N82" s="66"/>
+      <c r="O82" s="66"/>
+      <c r="P82" s="66"/>
+      <c r="Q82" s="66"/>
+      <c r="R82" s="66"/>
+      <c r="S82" s="66"/>
+      <c r="T82" s="66"/>
+      <c r="U82" s="66"/>
+      <c r="V82" s="66"/>
+      <c r="W82" s="66"/>
+      <c r="X82" s="66"/>
+      <c r="Z82" s="66"/>
+      <c r="AA82" s="66"/>
+      <c r="AC82" s="66"/>
+      <c r="AD82" s="66"/>
+      <c r="AE82" s="66"/>
+      <c r="AF82" s="66"/>
+      <c r="AG82" s="66"/>
+      <c r="AH82" s="66"/>
+      <c r="AI82" s="66"/>
+      <c r="AJ82" s="66"/>
+      <c r="AK82" s="66"/>
+      <c r="AL82" s="66"/>
+      <c r="AM82" s="66"/>
+      <c r="AN82" s="66"/>
+      <c r="AO82" s="66"/>
+      <c r="AP82" s="66"/>
+      <c r="AQ82" s="66"/>
+      <c r="AR82" s="66"/>
       <c r="AU82" s="2"/>
       <c r="AV82" s="2"/>
       <c r="AW82" s="2"/>
       <c r="AX82" s="2"/>
       <c r="AY82" s="2"/>
       <c r="AZ82" s="2"/>
       <c r="BA82" s="2"/>
       <c r="BB82" s="2"/>
       <c r="BC82" s="2"/>
       <c r="BD82" s="2"/>
       <c r="BE82" s="2"/>
       <c r="BF82" s="2"/>
       <c r="BG82" s="2"/>
       <c r="BH82" s="2"/>
       <c r="BI82" s="2"/>
       <c r="BJ82" s="2"/>
       <c r="BK82" s="2"/>
       <c r="BL82" s="2"/>
       <c r="BM82" s="2"/>
       <c r="BN82" s="2"/>
       <c r="BO82" s="2"/>
     </row>
-    <row r="83" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR83" s="2"/>
+    <row r="83" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F83" s="66"/>
+      <c r="G83" s="66"/>
+      <c r="H83" s="66"/>
+      <c r="I83" s="66"/>
+      <c r="J83" s="66"/>
+      <c r="K83" s="66"/>
+      <c r="L83" s="66"/>
+      <c r="M83" s="66"/>
+      <c r="N83" s="66"/>
+      <c r="O83" s="66"/>
+      <c r="P83" s="66"/>
+      <c r="Q83" s="66"/>
+      <c r="R83" s="66"/>
+      <c r="S83" s="66"/>
+      <c r="T83" s="66"/>
+      <c r="U83" s="66"/>
+      <c r="V83" s="66"/>
+      <c r="W83" s="66"/>
+      <c r="X83" s="66"/>
+      <c r="Z83" s="66"/>
+      <c r="AA83" s="66"/>
+      <c r="AC83" s="66"/>
+      <c r="AD83" s="66"/>
+      <c r="AE83" s="66"/>
+      <c r="AF83" s="66"/>
+      <c r="AG83" s="66"/>
+      <c r="AH83" s="66"/>
+      <c r="AI83" s="66"/>
+      <c r="AJ83" s="66"/>
+      <c r="AK83" s="66"/>
+      <c r="AL83" s="66"/>
+      <c r="AM83" s="66"/>
+      <c r="AN83" s="66"/>
+      <c r="AO83" s="66"/>
+      <c r="AP83" s="66"/>
+      <c r="AQ83" s="66"/>
+      <c r="AR83" s="66"/>
       <c r="AU83" s="2"/>
       <c r="AV83" s="2"/>
       <c r="AW83" s="2"/>
       <c r="AX83" s="2"/>
       <c r="AY83" s="2"/>
       <c r="AZ83" s="2"/>
       <c r="BA83" s="2"/>
       <c r="BB83" s="2"/>
       <c r="BC83" s="2"/>
       <c r="BD83" s="2"/>
       <c r="BE83" s="2"/>
       <c r="BF83" s="2"/>
       <c r="BG83" s="2"/>
       <c r="BH83" s="2"/>
       <c r="BI83" s="2"/>
       <c r="BJ83" s="2"/>
       <c r="BK83" s="2"/>
       <c r="BL83" s="2"/>
       <c r="BM83" s="2"/>
       <c r="BN83" s="2"/>
       <c r="BO83" s="2"/>
     </row>
-    <row r="84" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR84" s="2"/>
+    <row r="84" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F84" s="66"/>
+      <c r="G84" s="66"/>
+      <c r="H84" s="66"/>
+      <c r="I84" s="66"/>
+      <c r="J84" s="66"/>
+      <c r="K84" s="66"/>
+      <c r="L84" s="66"/>
+      <c r="M84" s="66"/>
+      <c r="N84" s="66"/>
+      <c r="O84" s="66"/>
+      <c r="P84" s="66"/>
+      <c r="Q84" s="66"/>
+      <c r="R84" s="66"/>
+      <c r="S84" s="66"/>
+      <c r="T84" s="66"/>
+      <c r="U84" s="66"/>
+      <c r="V84" s="66"/>
+      <c r="W84" s="66"/>
+      <c r="X84" s="66"/>
+      <c r="Z84" s="66"/>
+      <c r="AA84" s="66"/>
+      <c r="AC84" s="66"/>
+      <c r="AD84" s="66"/>
+      <c r="AE84" s="66"/>
+      <c r="AF84" s="66"/>
+      <c r="AG84" s="66"/>
+      <c r="AH84" s="66"/>
+      <c r="AI84" s="66"/>
+      <c r="AJ84" s="66"/>
+      <c r="AK84" s="66"/>
+      <c r="AL84" s="66"/>
+      <c r="AM84" s="66"/>
+      <c r="AN84" s="66"/>
+      <c r="AO84" s="66"/>
+      <c r="AP84" s="66"/>
+      <c r="AQ84" s="66"/>
+      <c r="AR84" s="66"/>
       <c r="AU84" s="2"/>
       <c r="AV84" s="2"/>
       <c r="AW84" s="2"/>
       <c r="AX84" s="2"/>
       <c r="AY84" s="2"/>
       <c r="AZ84" s="2"/>
       <c r="BA84" s="2"/>
       <c r="BB84" s="2"/>
       <c r="BC84" s="2"/>
       <c r="BD84" s="2"/>
       <c r="BE84" s="2"/>
       <c r="BF84" s="2"/>
       <c r="BG84" s="2"/>
       <c r="BH84" s="2"/>
       <c r="BI84" s="2"/>
       <c r="BJ84" s="2"/>
       <c r="BK84" s="2"/>
       <c r="BL84" s="2"/>
       <c r="BM84" s="2"/>
       <c r="BN84" s="2"/>
       <c r="BO84" s="2"/>
     </row>
-    <row r="85" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR85" s="2"/>
+    <row r="85" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F85" s="66"/>
+      <c r="G85" s="66"/>
+      <c r="H85" s="66"/>
+      <c r="I85" s="66"/>
+      <c r="J85" s="66"/>
+      <c r="K85" s="66"/>
+      <c r="L85" s="66"/>
+      <c r="M85" s="66"/>
+      <c r="N85" s="66"/>
+      <c r="O85" s="66"/>
+      <c r="P85" s="66"/>
+      <c r="Q85" s="66"/>
+      <c r="R85" s="66"/>
+      <c r="S85" s="66"/>
+      <c r="T85" s="66"/>
+      <c r="U85" s="66"/>
+      <c r="V85" s="66"/>
+      <c r="W85" s="66"/>
+      <c r="X85" s="66"/>
+      <c r="Z85" s="66"/>
+      <c r="AA85" s="66"/>
+      <c r="AC85" s="66"/>
+      <c r="AD85" s="66"/>
+      <c r="AE85" s="66"/>
+      <c r="AF85" s="66"/>
+      <c r="AG85" s="66"/>
+      <c r="AH85" s="66"/>
+      <c r="AI85" s="66"/>
+      <c r="AJ85" s="66"/>
+      <c r="AK85" s="66"/>
+      <c r="AL85" s="66"/>
+      <c r="AM85" s="66"/>
+      <c r="AN85" s="66"/>
+      <c r="AO85" s="66"/>
+      <c r="AP85" s="66"/>
+      <c r="AQ85" s="66"/>
+      <c r="AR85" s="66"/>
       <c r="AU85" s="2"/>
       <c r="AV85" s="2"/>
       <c r="AW85" s="2"/>
       <c r="AX85" s="2"/>
       <c r="AY85" s="2"/>
       <c r="AZ85" s="2"/>
       <c r="BA85" s="2"/>
       <c r="BB85" s="2"/>
       <c r="BC85" s="2"/>
       <c r="BD85" s="2"/>
       <c r="BE85" s="2"/>
       <c r="BF85" s="2"/>
       <c r="BG85" s="2"/>
       <c r="BH85" s="2"/>
       <c r="BI85" s="2"/>
       <c r="BJ85" s="2"/>
       <c r="BK85" s="2"/>
       <c r="BL85" s="2"/>
       <c r="BM85" s="2"/>
       <c r="BN85" s="2"/>
       <c r="BO85" s="2"/>
     </row>
-    <row r="86" spans="4:67" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="AR86" s="2"/>
+    <row r="86" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F86" s="66"/>
+      <c r="G86" s="66"/>
+      <c r="H86" s="66"/>
+      <c r="I86" s="66"/>
+      <c r="J86" s="66"/>
+      <c r="K86" s="66"/>
+      <c r="L86" s="66"/>
+      <c r="M86" s="66"/>
+      <c r="N86" s="66"/>
+      <c r="O86" s="66"/>
+      <c r="P86" s="66"/>
+      <c r="Q86" s="66"/>
+      <c r="R86" s="66"/>
+      <c r="S86" s="66"/>
+      <c r="T86" s="66"/>
+      <c r="U86" s="66"/>
+      <c r="V86" s="66"/>
+      <c r="W86" s="66"/>
+      <c r="X86" s="66"/>
+      <c r="Z86" s="66"/>
+      <c r="AA86" s="66"/>
+      <c r="AC86" s="66"/>
+      <c r="AD86" s="66"/>
+      <c r="AE86" s="66"/>
+      <c r="AF86" s="66"/>
+      <c r="AG86" s="66"/>
+      <c r="AH86" s="66"/>
+      <c r="AI86" s="66"/>
+      <c r="AJ86" s="66"/>
+      <c r="AK86" s="66"/>
+      <c r="AL86" s="66"/>
+      <c r="AM86" s="66"/>
+      <c r="AN86" s="66"/>
+      <c r="AO86" s="66"/>
+      <c r="AP86" s="66"/>
+      <c r="AQ86" s="66"/>
+      <c r="AR86" s="66"/>
       <c r="AU86" s="2"/>
       <c r="AV86" s="2"/>
       <c r="AW86" s="2"/>
       <c r="AX86" s="2"/>
       <c r="AY86" s="2"/>
       <c r="AZ86" s="2"/>
       <c r="BA86" s="2"/>
       <c r="BB86" s="2"/>
       <c r="BC86" s="2"/>
       <c r="BD86" s="2"/>
       <c r="BE86" s="2"/>
       <c r="BF86" s="2"/>
       <c r="BG86" s="2"/>
       <c r="BH86" s="2"/>
       <c r="BI86" s="2"/>
       <c r="BJ86" s="2"/>
       <c r="BK86" s="2"/>
       <c r="BL86" s="2"/>
       <c r="BM86" s="2"/>
       <c r="BN86" s="2"/>
       <c r="BO86" s="2"/>
     </row>
-    <row r="87" spans="4:67" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="AR87" s="2"/>
+    <row r="87" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F87" s="66"/>
+      <c r="G87" s="66"/>
+      <c r="H87" s="66"/>
+      <c r="I87" s="66"/>
+      <c r="J87" s="66"/>
+      <c r="K87" s="66"/>
+      <c r="L87" s="66"/>
+      <c r="M87" s="66"/>
+      <c r="N87" s="66"/>
+      <c r="O87" s="66"/>
+      <c r="P87" s="66"/>
+      <c r="Q87" s="66"/>
+      <c r="R87" s="66"/>
+      <c r="S87" s="66"/>
+      <c r="T87" s="66"/>
+      <c r="U87" s="66"/>
+      <c r="V87" s="66"/>
+      <c r="W87" s="66"/>
+      <c r="X87" s="66"/>
+      <c r="Z87" s="66"/>
+      <c r="AA87" s="66"/>
+      <c r="AC87" s="66"/>
+      <c r="AD87" s="66"/>
+      <c r="AE87" s="66"/>
+      <c r="AF87" s="66"/>
+      <c r="AG87" s="66"/>
+      <c r="AH87" s="66"/>
+      <c r="AI87" s="66"/>
+      <c r="AJ87" s="66"/>
+      <c r="AK87" s="66"/>
+      <c r="AL87" s="66"/>
+      <c r="AM87" s="66"/>
+      <c r="AN87" s="66"/>
+      <c r="AO87" s="66"/>
+      <c r="AP87" s="66"/>
+      <c r="AQ87" s="66"/>
+      <c r="AR87" s="66"/>
       <c r="AU87" s="2"/>
       <c r="AV87" s="2"/>
       <c r="AW87" s="2"/>
       <c r="AX87" s="2"/>
       <c r="AY87" s="2"/>
       <c r="AZ87" s="2"/>
       <c r="BA87" s="2"/>
       <c r="BB87" s="2"/>
       <c r="BC87" s="2"/>
       <c r="BD87" s="2"/>
       <c r="BE87" s="2"/>
       <c r="BF87" s="2"/>
       <c r="BG87" s="2"/>
       <c r="BH87" s="2"/>
       <c r="BI87" s="2"/>
       <c r="BJ87" s="2"/>
       <c r="BK87" s="2"/>
       <c r="BL87" s="2"/>
       <c r="BM87" s="2"/>
       <c r="BN87" s="2"/>
       <c r="BO87" s="2"/>
     </row>
-    <row r="88" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR88" s="2"/>
+    <row r="88" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F88" s="66"/>
+      <c r="G88" s="66"/>
+      <c r="H88" s="66"/>
+      <c r="I88" s="66"/>
+      <c r="J88" s="66"/>
+      <c r="K88" s="66"/>
+      <c r="L88" s="66"/>
+      <c r="M88" s="66"/>
+      <c r="N88" s="66"/>
+      <c r="O88" s="66"/>
+      <c r="P88" s="66"/>
+      <c r="Q88" s="66"/>
+      <c r="R88" s="66"/>
+      <c r="S88" s="66"/>
+      <c r="T88" s="66"/>
+      <c r="U88" s="66"/>
+      <c r="V88" s="66"/>
+      <c r="W88" s="66"/>
+      <c r="X88" s="66"/>
+      <c r="Z88" s="66"/>
+      <c r="AA88" s="66"/>
+      <c r="AC88" s="66"/>
+      <c r="AD88" s="66"/>
+      <c r="AE88" s="66"/>
+      <c r="AF88" s="66"/>
+      <c r="AG88" s="66"/>
+      <c r="AH88" s="66"/>
+      <c r="AI88" s="66"/>
+      <c r="AJ88" s="66"/>
+      <c r="AK88" s="66"/>
+      <c r="AL88" s="66"/>
+      <c r="AM88" s="66"/>
+      <c r="AN88" s="66"/>
+      <c r="AO88" s="66"/>
+      <c r="AP88" s="66"/>
+      <c r="AQ88" s="66"/>
+      <c r="AR88" s="66"/>
       <c r="AU88" s="2"/>
       <c r="AV88" s="2"/>
       <c r="AW88" s="2"/>
       <c r="AX88" s="2"/>
       <c r="AY88" s="2"/>
       <c r="AZ88" s="2"/>
       <c r="BA88" s="2"/>
       <c r="BB88" s="2"/>
       <c r="BC88" s="2"/>
       <c r="BD88" s="2"/>
       <c r="BE88" s="2"/>
       <c r="BF88" s="2"/>
       <c r="BG88" s="2"/>
       <c r="BH88" s="2"/>
       <c r="BI88" s="2"/>
       <c r="BJ88" s="2"/>
       <c r="BK88" s="2"/>
       <c r="BL88" s="2"/>
       <c r="BM88" s="2"/>
       <c r="BN88" s="2"/>
       <c r="BO88" s="2"/>
     </row>
-    <row r="89" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR89" s="2"/>
+    <row r="89" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F89" s="66"/>
+      <c r="G89" s="66"/>
+      <c r="H89" s="66"/>
+      <c r="I89" s="66"/>
+      <c r="J89" s="66"/>
+      <c r="K89" s="66"/>
+      <c r="L89" s="66"/>
+      <c r="M89" s="66"/>
+      <c r="N89" s="66"/>
+      <c r="O89" s="66"/>
+      <c r="P89" s="66"/>
+      <c r="Q89" s="66"/>
+      <c r="R89" s="66"/>
+      <c r="S89" s="66"/>
+      <c r="T89" s="66"/>
+      <c r="U89" s="66"/>
+      <c r="V89" s="66"/>
+      <c r="W89" s="66"/>
+      <c r="X89" s="66"/>
+      <c r="Z89" s="66"/>
+      <c r="AA89" s="66"/>
+      <c r="AC89" s="66"/>
+      <c r="AD89" s="66"/>
+      <c r="AE89" s="66"/>
+      <c r="AF89" s="66"/>
+      <c r="AG89" s="66"/>
+      <c r="AH89" s="66"/>
+      <c r="AI89" s="66"/>
+      <c r="AJ89" s="66"/>
+      <c r="AK89" s="66"/>
+      <c r="AL89" s="66"/>
+      <c r="AM89" s="66"/>
+      <c r="AN89" s="66"/>
+      <c r="AO89" s="66"/>
+      <c r="AP89" s="66"/>
+      <c r="AQ89" s="66"/>
+      <c r="AR89" s="66"/>
       <c r="AU89" s="2"/>
       <c r="AV89" s="2"/>
       <c r="AW89" s="2"/>
       <c r="AX89" s="2"/>
       <c r="AY89" s="2"/>
       <c r="AZ89" s="2"/>
       <c r="BA89" s="2"/>
       <c r="BB89" s="2"/>
       <c r="BC89" s="2"/>
       <c r="BD89" s="2"/>
       <c r="BE89" s="2"/>
       <c r="BF89" s="2"/>
       <c r="BG89" s="2"/>
       <c r="BH89" s="2"/>
       <c r="BI89" s="2"/>
       <c r="BJ89" s="2"/>
       <c r="BK89" s="2"/>
       <c r="BL89" s="2"/>
       <c r="BM89" s="2"/>
       <c r="BN89" s="2"/>
       <c r="BO89" s="2"/>
     </row>
-    <row r="90" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR90" s="2"/>
+    <row r="90" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F90" s="66"/>
+      <c r="G90" s="66"/>
+      <c r="H90" s="66"/>
+      <c r="I90" s="66"/>
+      <c r="J90" s="66"/>
+      <c r="K90" s="66"/>
+      <c r="L90" s="66"/>
+      <c r="M90" s="66"/>
+      <c r="N90" s="66"/>
+      <c r="O90" s="66"/>
+      <c r="P90" s="66"/>
+      <c r="Q90" s="66"/>
+      <c r="R90" s="66"/>
+      <c r="S90" s="66"/>
+      <c r="T90" s="66"/>
+      <c r="U90" s="66"/>
+      <c r="V90" s="66"/>
+      <c r="W90" s="66"/>
+      <c r="X90" s="66"/>
+      <c r="Z90" s="66"/>
+      <c r="AA90" s="66"/>
+      <c r="AC90" s="66"/>
+      <c r="AD90" s="66"/>
+      <c r="AE90" s="66"/>
+      <c r="AF90" s="66"/>
+      <c r="AG90" s="66"/>
+      <c r="AH90" s="66"/>
+      <c r="AI90" s="66"/>
+      <c r="AJ90" s="66"/>
+      <c r="AK90" s="66"/>
+      <c r="AL90" s="66"/>
+      <c r="AM90" s="66"/>
+      <c r="AN90" s="66"/>
+      <c r="AO90" s="66"/>
+      <c r="AP90" s="66"/>
+      <c r="AQ90" s="66"/>
+      <c r="AR90" s="66"/>
       <c r="AU90" s="2"/>
       <c r="AV90" s="2"/>
       <c r="AW90" s="2"/>
       <c r="AX90" s="2"/>
       <c r="AY90" s="2"/>
       <c r="AZ90" s="2"/>
       <c r="BA90" s="2"/>
       <c r="BB90" s="2"/>
       <c r="BC90" s="2"/>
       <c r="BD90" s="2"/>
       <c r="BE90" s="2"/>
       <c r="BF90" s="2"/>
       <c r="BG90" s="2"/>
       <c r="BH90" s="2"/>
       <c r="BI90" s="2"/>
       <c r="BJ90" s="2"/>
       <c r="BK90" s="2"/>
       <c r="BL90" s="2"/>
       <c r="BM90" s="2"/>
       <c r="BN90" s="2"/>
       <c r="BO90" s="2"/>
     </row>
-    <row r="91" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR91" s="2"/>
+    <row r="91" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F91" s="66"/>
+      <c r="G91" s="66"/>
+      <c r="H91" s="66"/>
+      <c r="I91" s="66"/>
+      <c r="J91" s="66"/>
+      <c r="K91" s="66"/>
+      <c r="L91" s="66"/>
+      <c r="M91" s="66"/>
+      <c r="N91" s="66"/>
+      <c r="O91" s="66"/>
+      <c r="P91" s="66"/>
+      <c r="Q91" s="66"/>
+      <c r="R91" s="66"/>
+      <c r="S91" s="66"/>
+      <c r="T91" s="66"/>
+      <c r="U91" s="66"/>
+      <c r="V91" s="66"/>
+      <c r="W91" s="66"/>
+      <c r="X91" s="66"/>
+      <c r="Z91" s="66"/>
+      <c r="AA91" s="66"/>
+      <c r="AC91" s="66"/>
+      <c r="AD91" s="66"/>
+      <c r="AE91" s="66"/>
+      <c r="AF91" s="66"/>
+      <c r="AG91" s="66"/>
+      <c r="AH91" s="66"/>
+      <c r="AI91" s="66"/>
+      <c r="AJ91" s="66"/>
+      <c r="AK91" s="66"/>
+      <c r="AL91" s="66"/>
+      <c r="AM91" s="66"/>
+      <c r="AN91" s="66"/>
+      <c r="AO91" s="66"/>
+      <c r="AP91" s="66"/>
+      <c r="AQ91" s="66"/>
+      <c r="AR91" s="66"/>
       <c r="AU91" s="2"/>
       <c r="AV91" s="2"/>
       <c r="AW91" s="2"/>
       <c r="AX91" s="2"/>
       <c r="AY91" s="2"/>
       <c r="AZ91" s="2"/>
       <c r="BA91" s="2"/>
       <c r="BB91" s="2"/>
       <c r="BC91" s="2"/>
       <c r="BD91" s="2"/>
       <c r="BE91" s="2"/>
       <c r="BF91" s="2"/>
       <c r="BG91" s="2"/>
       <c r="BH91" s="2"/>
       <c r="BI91" s="2"/>
       <c r="BJ91" s="2"/>
       <c r="BK91" s="2"/>
       <c r="BL91" s="2"/>
       <c r="BM91" s="2"/>
       <c r="BN91" s="2"/>
       <c r="BO91" s="2"/>
     </row>
-    <row r="92" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR92" s="2"/>
+    <row r="92" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F92" s="66"/>
+      <c r="G92" s="66"/>
+      <c r="H92" s="66"/>
+      <c r="I92" s="66"/>
+      <c r="J92" s="66"/>
+      <c r="K92" s="66"/>
+      <c r="L92" s="66"/>
+      <c r="M92" s="66"/>
+      <c r="N92" s="66"/>
+      <c r="O92" s="66"/>
+      <c r="P92" s="66"/>
+      <c r="Q92" s="66"/>
+      <c r="R92" s="66"/>
+      <c r="S92" s="66"/>
+      <c r="T92" s="66"/>
+      <c r="U92" s="66"/>
+      <c r="V92" s="66"/>
+      <c r="W92" s="66"/>
+      <c r="X92" s="66"/>
+      <c r="Z92" s="66"/>
+      <c r="AA92" s="66"/>
+      <c r="AC92" s="66"/>
+      <c r="AD92" s="66"/>
+      <c r="AE92" s="66"/>
+      <c r="AF92" s="66"/>
+      <c r="AG92" s="66"/>
+      <c r="AH92" s="66"/>
+      <c r="AI92" s="66"/>
+      <c r="AJ92" s="66"/>
+      <c r="AK92" s="66"/>
+      <c r="AL92" s="66"/>
+      <c r="AM92" s="66"/>
+      <c r="AN92" s="66"/>
+      <c r="AO92" s="66"/>
+      <c r="AP92" s="66"/>
+      <c r="AQ92" s="66"/>
+      <c r="AR92" s="66"/>
       <c r="AU92" s="2"/>
       <c r="AV92" s="2"/>
       <c r="AW92" s="2"/>
       <c r="AX92" s="2"/>
       <c r="AY92" s="2"/>
       <c r="AZ92" s="2"/>
       <c r="BA92" s="2"/>
       <c r="BB92" s="2"/>
       <c r="BC92" s="2"/>
       <c r="BD92" s="2"/>
       <c r="BE92" s="2"/>
       <c r="BF92" s="2"/>
       <c r="BG92" s="2"/>
       <c r="BH92" s="2"/>
       <c r="BI92" s="2"/>
       <c r="BJ92" s="2"/>
       <c r="BK92" s="2"/>
       <c r="BL92" s="2"/>
       <c r="BM92" s="2"/>
       <c r="BN92" s="2"/>
       <c r="BO92" s="2"/>
     </row>
-    <row r="93" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR93" s="2"/>
+    <row r="93" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F93" s="66"/>
+      <c r="G93" s="66"/>
+      <c r="H93" s="66"/>
+      <c r="I93" s="66"/>
+      <c r="J93" s="66"/>
+      <c r="K93" s="66"/>
+      <c r="L93" s="66"/>
+      <c r="M93" s="66"/>
+      <c r="N93" s="66"/>
+      <c r="O93" s="66"/>
+      <c r="P93" s="66"/>
+      <c r="Q93" s="66"/>
+      <c r="R93" s="66"/>
+      <c r="S93" s="66"/>
+      <c r="T93" s="66"/>
+      <c r="U93" s="66"/>
+      <c r="V93" s="66"/>
+      <c r="W93" s="66"/>
+      <c r="X93" s="66"/>
+      <c r="Z93" s="66"/>
+      <c r="AA93" s="66"/>
+      <c r="AC93" s="66"/>
+      <c r="AD93" s="66"/>
+      <c r="AE93" s="66"/>
+      <c r="AF93" s="66"/>
+      <c r="AG93" s="66"/>
+      <c r="AH93" s="66"/>
+      <c r="AI93" s="66"/>
+      <c r="AJ93" s="66"/>
+      <c r="AK93" s="66"/>
+      <c r="AL93" s="66"/>
+      <c r="AM93" s="66"/>
+      <c r="AN93" s="66"/>
+      <c r="AO93" s="66"/>
+      <c r="AP93" s="66"/>
+      <c r="AQ93" s="66"/>
+      <c r="AR93" s="66"/>
       <c r="AU93" s="2"/>
       <c r="AV93" s="2"/>
       <c r="AW93" s="2"/>
       <c r="AX93" s="2"/>
       <c r="AY93" s="2"/>
       <c r="AZ93" s="2"/>
       <c r="BA93" s="2"/>
       <c r="BB93" s="2"/>
       <c r="BC93" s="2"/>
       <c r="BD93" s="2"/>
       <c r="BE93" s="2"/>
       <c r="BF93" s="2"/>
       <c r="BG93" s="2"/>
       <c r="BH93" s="2"/>
       <c r="BI93" s="2"/>
       <c r="BJ93" s="2"/>
       <c r="BK93" s="2"/>
       <c r="BL93" s="2"/>
       <c r="BM93" s="2"/>
       <c r="BN93" s="2"/>
       <c r="BO93" s="2"/>
     </row>
-    <row r="94" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR94" s="2"/>
+    <row r="94" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F94" s="66"/>
+      <c r="G94" s="66"/>
+      <c r="H94" s="66"/>
+      <c r="I94" s="66"/>
+      <c r="J94" s="66"/>
+      <c r="K94" s="66"/>
+      <c r="L94" s="66"/>
+      <c r="M94" s="66"/>
+      <c r="N94" s="66"/>
+      <c r="O94" s="66"/>
+      <c r="P94" s="66"/>
+      <c r="Q94" s="66"/>
+      <c r="R94" s="66"/>
+      <c r="S94" s="66"/>
+      <c r="T94" s="66"/>
+      <c r="U94" s="66"/>
+      <c r="V94" s="66"/>
+      <c r="W94" s="66"/>
+      <c r="X94" s="66"/>
+      <c r="Z94" s="66"/>
+      <c r="AA94" s="66"/>
+      <c r="AC94" s="66"/>
+      <c r="AD94" s="66"/>
+      <c r="AE94" s="66"/>
+      <c r="AF94" s="66"/>
+      <c r="AG94" s="66"/>
+      <c r="AH94" s="66"/>
+      <c r="AI94" s="66"/>
+      <c r="AJ94" s="66"/>
+      <c r="AK94" s="66"/>
+      <c r="AL94" s="66"/>
+      <c r="AM94" s="66"/>
+      <c r="AN94" s="66"/>
+      <c r="AO94" s="66"/>
+      <c r="AP94" s="66"/>
+      <c r="AQ94" s="66"/>
+      <c r="AR94" s="66"/>
       <c r="AU94" s="2"/>
       <c r="AV94" s="2"/>
       <c r="AW94" s="2"/>
       <c r="AX94" s="2"/>
       <c r="AY94" s="2"/>
       <c r="AZ94" s="2"/>
       <c r="BA94" s="2"/>
       <c r="BB94" s="2"/>
       <c r="BC94" s="2"/>
       <c r="BD94" s="2"/>
       <c r="BE94" s="2"/>
       <c r="BF94" s="2"/>
       <c r="BG94" s="2"/>
       <c r="BH94" s="2"/>
       <c r="BI94" s="2"/>
       <c r="BJ94" s="2"/>
       <c r="BK94" s="2"/>
       <c r="BL94" s="2"/>
       <c r="BM94" s="2"/>
       <c r="BN94" s="2"/>
       <c r="BO94" s="2"/>
     </row>
-    <row r="95" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR95" s="2"/>
+    <row r="95" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F95" s="66"/>
+      <c r="G95" s="66"/>
+      <c r="H95" s="66"/>
+      <c r="I95" s="66"/>
+      <c r="J95" s="66"/>
+      <c r="K95" s="66"/>
+      <c r="L95" s="66"/>
+      <c r="M95" s="66"/>
+      <c r="N95" s="66"/>
+      <c r="O95" s="66"/>
+      <c r="P95" s="66"/>
+      <c r="Q95" s="66"/>
+      <c r="R95" s="66"/>
+      <c r="S95" s="66"/>
+      <c r="T95" s="66"/>
+      <c r="U95" s="66"/>
+      <c r="V95" s="66"/>
+      <c r="W95" s="66"/>
+      <c r="X95" s="66"/>
+      <c r="Z95" s="66"/>
+      <c r="AA95" s="66"/>
+      <c r="AC95" s="66"/>
+      <c r="AD95" s="66"/>
+      <c r="AE95" s="66"/>
+      <c r="AF95" s="66"/>
+      <c r="AG95" s="66"/>
+      <c r="AH95" s="66"/>
+      <c r="AI95" s="66"/>
+      <c r="AJ95" s="66"/>
+      <c r="AK95" s="66"/>
+      <c r="AL95" s="66"/>
+      <c r="AM95" s="66"/>
+      <c r="AN95" s="66"/>
+      <c r="AO95" s="66"/>
+      <c r="AP95" s="66"/>
+      <c r="AQ95" s="66"/>
+      <c r="AR95" s="66"/>
       <c r="AU95" s="2"/>
       <c r="AV95" s="2"/>
       <c r="AW95" s="2"/>
       <c r="AX95" s="2"/>
       <c r="AY95" s="2"/>
       <c r="AZ95" s="2"/>
       <c r="BA95" s="2"/>
       <c r="BB95" s="2"/>
       <c r="BC95" s="2"/>
       <c r="BD95" s="2"/>
       <c r="BE95" s="2"/>
       <c r="BF95" s="2"/>
       <c r="BG95" s="2"/>
       <c r="BH95" s="2"/>
       <c r="BI95" s="2"/>
       <c r="BJ95" s="2"/>
       <c r="BK95" s="2"/>
       <c r="BL95" s="2"/>
       <c r="BM95" s="2"/>
       <c r="BN95" s="2"/>
       <c r="BO95" s="2"/>
     </row>
-    <row r="96" spans="4:67" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="AR96" s="2"/>
+    <row r="96" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="F96" s="66"/>
+      <c r="G96" s="66"/>
+      <c r="H96" s="66"/>
+      <c r="I96" s="66"/>
+      <c r="J96" s="66"/>
+      <c r="K96" s="66"/>
+      <c r="L96" s="66"/>
+      <c r="M96" s="66"/>
+      <c r="N96" s="66"/>
+      <c r="O96" s="66"/>
+      <c r="P96" s="66"/>
+      <c r="Q96" s="66"/>
+      <c r="R96" s="66"/>
+      <c r="S96" s="66"/>
+      <c r="T96" s="66"/>
+      <c r="U96" s="66"/>
+      <c r="V96" s="66"/>
+      <c r="W96" s="66"/>
+      <c r="X96" s="66"/>
+      <c r="Z96" s="66"/>
+      <c r="AA96" s="66"/>
+      <c r="AC96" s="66"/>
+      <c r="AD96" s="66"/>
+      <c r="AE96" s="66"/>
+      <c r="AF96" s="66"/>
+      <c r="AG96" s="66"/>
+      <c r="AH96" s="66"/>
+      <c r="AI96" s="66"/>
+      <c r="AJ96" s="66"/>
+      <c r="AK96" s="66"/>
+      <c r="AL96" s="66"/>
+      <c r="AM96" s="66"/>
+      <c r="AN96" s="66"/>
+      <c r="AO96" s="66"/>
+      <c r="AP96" s="66"/>
+      <c r="AQ96" s="66"/>
+      <c r="AR96" s="66"/>
       <c r="AU96" s="2"/>
       <c r="AV96" s="2"/>
       <c r="AW96" s="2"/>
       <c r="AX96" s="2"/>
       <c r="AY96" s="2"/>
       <c r="AZ96" s="2"/>
       <c r="BA96" s="2"/>
       <c r="BB96" s="2"/>
       <c r="BC96" s="2"/>
       <c r="BD96" s="2"/>
       <c r="BE96" s="2"/>
       <c r="BF96" s="2"/>
       <c r="BG96" s="2"/>
       <c r="BH96" s="2"/>
       <c r="BI96" s="2"/>
       <c r="BJ96" s="2"/>
       <c r="BK96" s="2"/>
       <c r="BL96" s="2"/>
       <c r="BM96" s="2"/>
       <c r="BN96" s="2"/>
       <c r="BO96" s="2"/>
     </row>
     <row r="97" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F97" s="2"/>
-[...31 lines deleted...]
-      <c r="AR97" s="2"/>
+      <c r="F97" s="66"/>
+      <c r="G97" s="66"/>
+      <c r="H97" s="66"/>
+      <c r="I97" s="66"/>
+      <c r="J97" s="66"/>
+      <c r="K97" s="66"/>
+      <c r="L97" s="66"/>
+      <c r="M97" s="66"/>
+      <c r="N97" s="66"/>
+      <c r="O97" s="66"/>
+      <c r="P97" s="66"/>
+      <c r="Q97" s="66"/>
+      <c r="R97" s="66"/>
+      <c r="S97" s="66"/>
+      <c r="T97" s="66"/>
+      <c r="U97" s="66"/>
+      <c r="V97" s="66"/>
+      <c r="W97" s="66"/>
+      <c r="X97" s="66"/>
+      <c r="Z97" s="66"/>
+      <c r="AA97" s="66"/>
+      <c r="AC97" s="66"/>
+      <c r="AD97" s="66"/>
+      <c r="AE97" s="66"/>
+      <c r="AF97" s="66"/>
+      <c r="AG97" s="66"/>
+      <c r="AH97" s="66"/>
+      <c r="AI97" s="66"/>
+      <c r="AJ97" s="66"/>
+      <c r="AK97" s="66"/>
+      <c r="AL97" s="66"/>
+      <c r="AM97" s="66"/>
+      <c r="AN97" s="66"/>
+      <c r="AO97" s="66"/>
+      <c r="AP97" s="66"/>
+      <c r="AQ97" s="66"/>
+      <c r="AR97" s="66"/>
       <c r="AU97" s="2"/>
       <c r="AV97" s="2"/>
       <c r="AW97" s="2"/>
       <c r="AX97" s="2"/>
       <c r="AY97" s="2"/>
       <c r="AZ97" s="2"/>
       <c r="BA97" s="2"/>
       <c r="BB97" s="2"/>
       <c r="BC97" s="2"/>
       <c r="BD97" s="2"/>
       <c r="BE97" s="2"/>
       <c r="BF97" s="2"/>
       <c r="BG97" s="2"/>
       <c r="BH97" s="2"/>
       <c r="BI97" s="2"/>
       <c r="BJ97" s="2"/>
       <c r="BK97" s="2"/>
       <c r="BL97" s="2"/>
       <c r="BM97" s="2"/>
       <c r="BN97" s="2"/>
       <c r="BO97" s="2"/>
     </row>
     <row r="98" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F98" s="2"/>
-[...31 lines deleted...]
-      <c r="AR98" s="2"/>
+      <c r="F98" s="66"/>
+      <c r="G98" s="66"/>
+      <c r="H98" s="66"/>
+      <c r="I98" s="66"/>
+      <c r="J98" s="66"/>
+      <c r="K98" s="66"/>
+      <c r="L98" s="66"/>
+      <c r="M98" s="66"/>
+      <c r="N98" s="66"/>
+      <c r="O98" s="66"/>
+      <c r="P98" s="66"/>
+      <c r="Q98" s="66"/>
+      <c r="R98" s="66"/>
+      <c r="S98" s="66"/>
+      <c r="T98" s="66"/>
+      <c r="U98" s="66"/>
+      <c r="V98" s="66"/>
+      <c r="W98" s="66"/>
+      <c r="X98" s="66"/>
+      <c r="Z98" s="66"/>
+      <c r="AA98" s="66"/>
+      <c r="AC98" s="66"/>
+      <c r="AD98" s="66"/>
+      <c r="AE98" s="66"/>
+      <c r="AF98" s="66"/>
+      <c r="AG98" s="66"/>
+      <c r="AH98" s="66"/>
+      <c r="AI98" s="66"/>
+      <c r="AJ98" s="66"/>
+      <c r="AK98" s="66"/>
+      <c r="AL98" s="66"/>
+      <c r="AM98" s="66"/>
+      <c r="AN98" s="66"/>
+      <c r="AO98" s="66"/>
+      <c r="AP98" s="66"/>
+      <c r="AQ98" s="66"/>
+      <c r="AR98" s="66"/>
       <c r="AU98" s="2"/>
       <c r="AV98" s="2"/>
       <c r="AW98" s="2"/>
       <c r="AX98" s="2"/>
       <c r="AY98" s="2"/>
       <c r="AZ98" s="2"/>
       <c r="BA98" s="2"/>
       <c r="BB98" s="2"/>
       <c r="BC98" s="2"/>
       <c r="BD98" s="2"/>
       <c r="BE98" s="2"/>
       <c r="BF98" s="2"/>
       <c r="BG98" s="2"/>
       <c r="BH98" s="2"/>
       <c r="BI98" s="2"/>
       <c r="BJ98" s="2"/>
       <c r="BK98" s="2"/>
       <c r="BL98" s="2"/>
       <c r="BM98" s="2"/>
       <c r="BN98" s="2"/>
       <c r="BO98" s="2"/>
     </row>
     <row r="99" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F99" s="2"/>
-[...31 lines deleted...]
-      <c r="AR99" s="2"/>
+      <c r="F99" s="66"/>
+      <c r="G99" s="66"/>
+      <c r="H99" s="66"/>
+      <c r="I99" s="66"/>
+      <c r="J99" s="66"/>
+      <c r="K99" s="66"/>
+      <c r="L99" s="66"/>
+      <c r="M99" s="66"/>
+      <c r="N99" s="66"/>
+      <c r="O99" s="66"/>
+      <c r="P99" s="66"/>
+      <c r="Q99" s="66"/>
+      <c r="R99" s="66"/>
+      <c r="S99" s="66"/>
+      <c r="T99" s="66"/>
+      <c r="U99" s="66"/>
+      <c r="V99" s="66"/>
+      <c r="W99" s="66"/>
+      <c r="X99" s="66"/>
+      <c r="Z99" s="66"/>
+      <c r="AA99" s="66"/>
+      <c r="AC99" s="66"/>
+      <c r="AD99" s="66"/>
+      <c r="AE99" s="66"/>
+      <c r="AF99" s="66"/>
+      <c r="AG99" s="66"/>
+      <c r="AH99" s="66"/>
+      <c r="AI99" s="66"/>
+      <c r="AJ99" s="66"/>
+      <c r="AK99" s="66"/>
+      <c r="AL99" s="66"/>
+      <c r="AM99" s="66"/>
+      <c r="AN99" s="66"/>
+      <c r="AO99" s="66"/>
+      <c r="AP99" s="66"/>
+      <c r="AQ99" s="66"/>
+      <c r="AR99" s="66"/>
       <c r="AU99" s="2"/>
       <c r="AV99" s="2"/>
       <c r="AW99" s="2"/>
       <c r="AX99" s="2"/>
       <c r="AY99" s="2"/>
       <c r="AZ99" s="2"/>
       <c r="BA99" s="2"/>
       <c r="BB99" s="2"/>
       <c r="BC99" s="2"/>
       <c r="BD99" s="2"/>
       <c r="BE99" s="2"/>
       <c r="BF99" s="2"/>
       <c r="BG99" s="2"/>
       <c r="BH99" s="2"/>
       <c r="BI99" s="2"/>
       <c r="BJ99" s="2"/>
       <c r="BK99" s="2"/>
       <c r="BL99" s="2"/>
       <c r="BM99" s="2"/>
       <c r="BN99" s="2"/>
       <c r="BO99" s="2"/>
     </row>
     <row r="100" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F100" s="2"/>
-[...31 lines deleted...]
-      <c r="AR100" s="2"/>
+      <c r="F100" s="66"/>
+      <c r="G100" s="66"/>
+      <c r="H100" s="66"/>
+      <c r="I100" s="66"/>
+      <c r="J100" s="66"/>
+      <c r="K100" s="66"/>
+      <c r="L100" s="66"/>
+      <c r="M100" s="66"/>
+      <c r="N100" s="66"/>
+      <c r="O100" s="66"/>
+      <c r="P100" s="66"/>
+      <c r="Q100" s="66"/>
+      <c r="R100" s="66"/>
+      <c r="S100" s="66"/>
+      <c r="T100" s="66"/>
+      <c r="U100" s="66"/>
+      <c r="V100" s="66"/>
+      <c r="W100" s="66"/>
+      <c r="X100" s="66"/>
+      <c r="Z100" s="66"/>
+      <c r="AA100" s="66"/>
+      <c r="AC100" s="66"/>
+      <c r="AD100" s="66"/>
+      <c r="AE100" s="66"/>
+      <c r="AF100" s="66"/>
+      <c r="AG100" s="66"/>
+      <c r="AH100" s="66"/>
+      <c r="AI100" s="66"/>
+      <c r="AJ100" s="66"/>
+      <c r="AK100" s="66"/>
+      <c r="AL100" s="66"/>
+      <c r="AM100" s="66"/>
+      <c r="AN100" s="66"/>
+      <c r="AO100" s="66"/>
+      <c r="AP100" s="66"/>
+      <c r="AQ100" s="66"/>
+      <c r="AR100" s="66"/>
       <c r="AU100" s="2"/>
       <c r="AV100" s="2"/>
       <c r="AW100" s="2"/>
       <c r="AX100" s="2"/>
       <c r="AY100" s="2"/>
       <c r="AZ100" s="2"/>
       <c r="BA100" s="2"/>
       <c r="BB100" s="2"/>
       <c r="BC100" s="2"/>
       <c r="BD100" s="2"/>
       <c r="BE100" s="2"/>
       <c r="BF100" s="2"/>
       <c r="BG100" s="2"/>
       <c r="BH100" s="2"/>
       <c r="BI100" s="2"/>
       <c r="BJ100" s="2"/>
       <c r="BK100" s="2"/>
       <c r="BL100" s="2"/>
       <c r="BM100" s="2"/>
       <c r="BN100" s="2"/>
       <c r="BO100" s="2"/>
     </row>
     <row r="101" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F101" s="2"/>
-[...31 lines deleted...]
-      <c r="AR101" s="2"/>
+      <c r="F101" s="66"/>
+      <c r="G101" s="66"/>
+      <c r="H101" s="66"/>
+      <c r="I101" s="66"/>
+      <c r="J101" s="66"/>
+      <c r="K101" s="66"/>
+      <c r="L101" s="66"/>
+      <c r="M101" s="66"/>
+      <c r="N101" s="66"/>
+      <c r="O101" s="66"/>
+      <c r="P101" s="66"/>
+      <c r="Q101" s="66"/>
+      <c r="R101" s="66"/>
+      <c r="S101" s="66"/>
+      <c r="T101" s="66"/>
+      <c r="U101" s="66"/>
+      <c r="V101" s="66"/>
+      <c r="W101" s="66"/>
+      <c r="X101" s="66"/>
+      <c r="Z101" s="66"/>
+      <c r="AA101" s="66"/>
+      <c r="AC101" s="66"/>
+      <c r="AD101" s="66"/>
+      <c r="AE101" s="66"/>
+      <c r="AF101" s="66"/>
+      <c r="AG101" s="66"/>
+      <c r="AH101" s="66"/>
+      <c r="AI101" s="66"/>
+      <c r="AJ101" s="66"/>
+      <c r="AK101" s="66"/>
+      <c r="AL101" s="66"/>
+      <c r="AM101" s="66"/>
+      <c r="AN101" s="66"/>
+      <c r="AO101" s="66"/>
+      <c r="AP101" s="66"/>
+      <c r="AQ101" s="66"/>
+      <c r="AR101" s="66"/>
       <c r="AU101" s="2"/>
       <c r="AV101" s="2"/>
       <c r="AW101" s="2"/>
       <c r="AX101" s="2"/>
       <c r="AY101" s="2"/>
       <c r="AZ101" s="2"/>
       <c r="BA101" s="2"/>
       <c r="BB101" s="2"/>
       <c r="BC101" s="2"/>
       <c r="BD101" s="2"/>
       <c r="BE101" s="2"/>
       <c r="BF101" s="2"/>
       <c r="BG101" s="2"/>
       <c r="BH101" s="2"/>
       <c r="BI101" s="2"/>
       <c r="BJ101" s="2"/>
       <c r="BK101" s="2"/>
       <c r="BL101" s="2"/>
       <c r="BM101" s="2"/>
       <c r="BN101" s="2"/>
       <c r="BO101" s="2"/>
     </row>
     <row r="102" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F102" s="2"/>
-[...31 lines deleted...]
-      <c r="AR102" s="2"/>
+      <c r="F102" s="66"/>
+      <c r="G102" s="66"/>
+      <c r="H102" s="66"/>
+      <c r="I102" s="66"/>
+      <c r="J102" s="66"/>
+      <c r="K102" s="66"/>
+      <c r="L102" s="66"/>
+      <c r="M102" s="66"/>
+      <c r="N102" s="66"/>
+      <c r="O102" s="66"/>
+      <c r="P102" s="66"/>
+      <c r="Q102" s="66"/>
+      <c r="R102" s="66"/>
+      <c r="S102" s="66"/>
+      <c r="T102" s="66"/>
+      <c r="U102" s="66"/>
+      <c r="V102" s="66"/>
+      <c r="W102" s="66"/>
+      <c r="X102" s="66"/>
+      <c r="Z102" s="66"/>
+      <c r="AA102" s="66"/>
+      <c r="AC102" s="66"/>
+      <c r="AD102" s="66"/>
+      <c r="AE102" s="66"/>
+      <c r="AF102" s="66"/>
+      <c r="AG102" s="66"/>
+      <c r="AH102" s="66"/>
+      <c r="AI102" s="66"/>
+      <c r="AJ102" s="66"/>
+      <c r="AK102" s="66"/>
+      <c r="AL102" s="66"/>
+      <c r="AM102" s="66"/>
+      <c r="AN102" s="66"/>
+      <c r="AO102" s="66"/>
+      <c r="AP102" s="66"/>
+      <c r="AQ102" s="66"/>
+      <c r="AR102" s="66"/>
       <c r="AU102" s="2"/>
       <c r="AV102" s="2"/>
       <c r="AW102" s="2"/>
       <c r="AX102" s="2"/>
       <c r="AY102" s="2"/>
       <c r="AZ102" s="2"/>
       <c r="BA102" s="2"/>
       <c r="BB102" s="2"/>
       <c r="BC102" s="2"/>
       <c r="BD102" s="2"/>
       <c r="BE102" s="2"/>
       <c r="BF102" s="2"/>
       <c r="BG102" s="2"/>
       <c r="BH102" s="2"/>
       <c r="BI102" s="2"/>
       <c r="BJ102" s="2"/>
       <c r="BK102" s="2"/>
       <c r="BL102" s="2"/>
       <c r="BM102" s="2"/>
       <c r="BN102" s="2"/>
       <c r="BO102" s="2"/>
     </row>
     <row r="103" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F103" s="2"/>
-[...31 lines deleted...]
-      <c r="AR103" s="2"/>
+      <c r="F103" s="66"/>
+      <c r="G103" s="66"/>
+      <c r="H103" s="66"/>
+      <c r="I103" s="66"/>
+      <c r="J103" s="66"/>
+      <c r="K103" s="66"/>
+      <c r="L103" s="66"/>
+      <c r="M103" s="66"/>
+      <c r="N103" s="66"/>
+      <c r="O103" s="66"/>
+      <c r="P103" s="66"/>
+      <c r="Q103" s="66"/>
+      <c r="R103" s="66"/>
+      <c r="S103" s="66"/>
+      <c r="T103" s="66"/>
+      <c r="U103" s="66"/>
+      <c r="V103" s="66"/>
+      <c r="W103" s="66"/>
+      <c r="X103" s="66"/>
+      <c r="Z103" s="66"/>
+      <c r="AA103" s="66"/>
+      <c r="AC103" s="66"/>
+      <c r="AD103" s="66"/>
+      <c r="AE103" s="66"/>
+      <c r="AF103" s="66"/>
+      <c r="AG103" s="66"/>
+      <c r="AH103" s="66"/>
+      <c r="AI103" s="66"/>
+      <c r="AJ103" s="66"/>
+      <c r="AK103" s="66"/>
+      <c r="AL103" s="66"/>
+      <c r="AM103" s="66"/>
+      <c r="AN103" s="66"/>
+      <c r="AO103" s="66"/>
+      <c r="AP103" s="66"/>
+      <c r="AQ103" s="66"/>
+      <c r="AR103" s="66"/>
       <c r="AU103" s="2"/>
       <c r="AV103" s="2"/>
       <c r="AW103" s="2"/>
       <c r="AX103" s="2"/>
       <c r="AY103" s="2"/>
       <c r="AZ103" s="2"/>
       <c r="BA103" s="2"/>
       <c r="BB103" s="2"/>
       <c r="BC103" s="2"/>
       <c r="BD103" s="2"/>
       <c r="BE103" s="2"/>
       <c r="BF103" s="2"/>
       <c r="BG103" s="2"/>
       <c r="BH103" s="2"/>
       <c r="BI103" s="2"/>
       <c r="BJ103" s="2"/>
       <c r="BK103" s="2"/>
       <c r="BL103" s="2"/>
       <c r="BM103" s="2"/>
       <c r="BN103" s="2"/>
       <c r="BO103" s="2"/>
     </row>
     <row r="104" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F104" s="2"/>
-[...31 lines deleted...]
-      <c r="AR104" s="2"/>
+      <c r="F104" s="66"/>
+      <c r="G104" s="66"/>
+      <c r="H104" s="66"/>
+      <c r="I104" s="66"/>
+      <c r="J104" s="66"/>
+      <c r="K104" s="66"/>
+      <c r="L104" s="66"/>
+      <c r="M104" s="66"/>
+      <c r="N104" s="66"/>
+      <c r="O104" s="66"/>
+      <c r="P104" s="66"/>
+      <c r="Q104" s="66"/>
+      <c r="R104" s="66"/>
+      <c r="S104" s="66"/>
+      <c r="T104" s="66"/>
+      <c r="U104" s="66"/>
+      <c r="V104" s="66"/>
+      <c r="W104" s="66"/>
+      <c r="X104" s="66"/>
+      <c r="Z104" s="66"/>
+      <c r="AA104" s="66"/>
+      <c r="AC104" s="66"/>
+      <c r="AD104" s="66"/>
+      <c r="AE104" s="66"/>
+      <c r="AF104" s="66"/>
+      <c r="AG104" s="66"/>
+      <c r="AH104" s="66"/>
+      <c r="AI104" s="66"/>
+      <c r="AJ104" s="66"/>
+      <c r="AK104" s="66"/>
+      <c r="AL104" s="66"/>
+      <c r="AM104" s="66"/>
+      <c r="AN104" s="66"/>
+      <c r="AO104" s="66"/>
+      <c r="AP104" s="66"/>
+      <c r="AQ104" s="66"/>
+      <c r="AR104" s="66"/>
       <c r="AU104" s="2"/>
       <c r="AV104" s="2"/>
       <c r="AW104" s="2"/>
       <c r="AX104" s="2"/>
       <c r="AY104" s="2"/>
       <c r="AZ104" s="2"/>
       <c r="BA104" s="2"/>
       <c r="BB104" s="2"/>
       <c r="BC104" s="2"/>
       <c r="BD104" s="2"/>
       <c r="BE104" s="2"/>
       <c r="BF104" s="2"/>
       <c r="BG104" s="2"/>
       <c r="BH104" s="2"/>
       <c r="BI104" s="2"/>
       <c r="BJ104" s="2"/>
       <c r="BK104" s="2"/>
       <c r="BL104" s="2"/>
       <c r="BM104" s="2"/>
       <c r="BN104" s="2"/>
       <c r="BO104" s="2"/>
     </row>
     <row r="105" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F105" s="2"/>
-[...31 lines deleted...]
-      <c r="AR105" s="2"/>
+      <c r="F105" s="66"/>
+      <c r="G105" s="66"/>
+      <c r="H105" s="66"/>
+      <c r="I105" s="66"/>
+      <c r="J105" s="66"/>
+      <c r="K105" s="66"/>
+      <c r="L105" s="66"/>
+      <c r="M105" s="66"/>
+      <c r="N105" s="66"/>
+      <c r="O105" s="66"/>
+      <c r="P105" s="66"/>
+      <c r="Q105" s="66"/>
+      <c r="R105" s="66"/>
+      <c r="S105" s="66"/>
+      <c r="T105" s="66"/>
+      <c r="U105" s="66"/>
+      <c r="V105" s="66"/>
+      <c r="W105" s="66"/>
+      <c r="X105" s="66"/>
+      <c r="Z105" s="66"/>
+      <c r="AA105" s="66"/>
+      <c r="AC105" s="66"/>
+      <c r="AD105" s="66"/>
+      <c r="AE105" s="66"/>
+      <c r="AF105" s="66"/>
+      <c r="AG105" s="66"/>
+      <c r="AH105" s="66"/>
+      <c r="AI105" s="66"/>
+      <c r="AJ105" s="66"/>
+      <c r="AK105" s="66"/>
+      <c r="AL105" s="66"/>
+      <c r="AM105" s="66"/>
+      <c r="AN105" s="66"/>
+      <c r="AO105" s="66"/>
+      <c r="AP105" s="66"/>
+      <c r="AQ105" s="66"/>
+      <c r="AR105" s="66"/>
       <c r="AU105" s="2"/>
       <c r="AV105" s="2"/>
       <c r="AW105" s="2"/>
       <c r="AX105" s="2"/>
       <c r="AY105" s="2"/>
       <c r="AZ105" s="2"/>
       <c r="BA105" s="2"/>
       <c r="BB105" s="2"/>
       <c r="BC105" s="2"/>
       <c r="BD105" s="2"/>
       <c r="BE105" s="2"/>
       <c r="BF105" s="2"/>
       <c r="BG105" s="2"/>
       <c r="BH105" s="2"/>
       <c r="BI105" s="2"/>
       <c r="BJ105" s="2"/>
       <c r="BK105" s="2"/>
       <c r="BL105" s="2"/>
       <c r="BM105" s="2"/>
       <c r="BN105" s="2"/>
       <c r="BO105" s="2"/>
     </row>
     <row r="106" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F106" s="2"/>
-[...31 lines deleted...]
-      <c r="AR106" s="2"/>
+      <c r="F106" s="66"/>
+      <c r="G106" s="66"/>
+      <c r="H106" s="66"/>
+      <c r="I106" s="66"/>
+      <c r="J106" s="66"/>
+      <c r="K106" s="66"/>
+      <c r="L106" s="66"/>
+      <c r="M106" s="66"/>
+      <c r="N106" s="66"/>
+      <c r="O106" s="66"/>
+      <c r="P106" s="66"/>
+      <c r="Q106" s="66"/>
+      <c r="R106" s="66"/>
+      <c r="S106" s="66"/>
+      <c r="T106" s="66"/>
+      <c r="U106" s="66"/>
+      <c r="V106" s="66"/>
+      <c r="W106" s="66"/>
+      <c r="X106" s="66"/>
+      <c r="Z106" s="66"/>
+      <c r="AA106" s="66"/>
+      <c r="AC106" s="66"/>
+      <c r="AD106" s="66"/>
+      <c r="AE106" s="66"/>
+      <c r="AF106" s="66"/>
+      <c r="AG106" s="66"/>
+      <c r="AH106" s="66"/>
+      <c r="AI106" s="66"/>
+      <c r="AJ106" s="66"/>
+      <c r="AK106" s="66"/>
+      <c r="AL106" s="66"/>
+      <c r="AM106" s="66"/>
+      <c r="AN106" s="66"/>
+      <c r="AO106" s="66"/>
+      <c r="AP106" s="66"/>
+      <c r="AQ106" s="66"/>
+      <c r="AR106" s="66"/>
       <c r="AU106" s="2"/>
       <c r="AV106" s="2"/>
       <c r="AW106" s="2"/>
       <c r="AX106" s="2"/>
       <c r="AY106" s="2"/>
       <c r="AZ106" s="2"/>
       <c r="BA106" s="2"/>
       <c r="BB106" s="2"/>
       <c r="BC106" s="2"/>
       <c r="BD106" s="2"/>
       <c r="BE106" s="2"/>
       <c r="BF106" s="2"/>
       <c r="BG106" s="2"/>
       <c r="BH106" s="2"/>
       <c r="BI106" s="2"/>
       <c r="BJ106" s="2"/>
       <c r="BK106" s="2"/>
       <c r="BL106" s="2"/>
       <c r="BM106" s="2"/>
       <c r="BN106" s="2"/>
       <c r="BO106" s="2"/>
     </row>
     <row r="107" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F107" s="2"/>
-[...31 lines deleted...]
-      <c r="AR107" s="2"/>
+      <c r="F107" s="66"/>
+      <c r="G107" s="66"/>
+      <c r="H107" s="66"/>
+      <c r="I107" s="66"/>
+      <c r="J107" s="66"/>
+      <c r="K107" s="66"/>
+      <c r="L107" s="66"/>
+      <c r="M107" s="66"/>
+      <c r="N107" s="66"/>
+      <c r="O107" s="66"/>
+      <c r="P107" s="66"/>
+      <c r="Q107" s="66"/>
+      <c r="R107" s="66"/>
+      <c r="S107" s="66"/>
+      <c r="T107" s="66"/>
+      <c r="U107" s="66"/>
+      <c r="V107" s="66"/>
+      <c r="W107" s="66"/>
+      <c r="X107" s="66"/>
+      <c r="Z107" s="66"/>
+      <c r="AA107" s="66"/>
+      <c r="AC107" s="66"/>
+      <c r="AD107" s="66"/>
+      <c r="AE107" s="66"/>
+      <c r="AF107" s="66"/>
+      <c r="AG107" s="66"/>
+      <c r="AH107" s="66"/>
+      <c r="AI107" s="66"/>
+      <c r="AJ107" s="66"/>
+      <c r="AK107" s="66"/>
+      <c r="AL107" s="66"/>
+      <c r="AM107" s="66"/>
+      <c r="AN107" s="66"/>
+      <c r="AO107" s="66"/>
+      <c r="AP107" s="66"/>
+      <c r="AQ107" s="66"/>
+      <c r="AR107" s="66"/>
       <c r="AU107" s="2"/>
       <c r="AV107" s="2"/>
       <c r="AW107" s="2"/>
       <c r="AX107" s="2"/>
       <c r="AY107" s="2"/>
       <c r="AZ107" s="2"/>
       <c r="BA107" s="2"/>
       <c r="BB107" s="2"/>
       <c r="BC107" s="2"/>
       <c r="BD107" s="2"/>
       <c r="BE107" s="2"/>
       <c r="BF107" s="2"/>
       <c r="BG107" s="2"/>
       <c r="BH107" s="2"/>
       <c r="BI107" s="2"/>
       <c r="BJ107" s="2"/>
       <c r="BK107" s="2"/>
       <c r="BL107" s="2"/>
       <c r="BM107" s="2"/>
       <c r="BN107" s="2"/>
       <c r="BO107" s="2"/>
     </row>
     <row r="108" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F108" s="2"/>
-[...31 lines deleted...]
-      <c r="AR108" s="2"/>
+      <c r="F108" s="66"/>
+      <c r="G108" s="66"/>
+      <c r="H108" s="66"/>
+      <c r="I108" s="66"/>
+      <c r="J108" s="66"/>
+      <c r="K108" s="66"/>
+      <c r="L108" s="66"/>
+      <c r="M108" s="66"/>
+      <c r="N108" s="66"/>
+      <c r="O108" s="66"/>
+      <c r="P108" s="66"/>
+      <c r="Q108" s="66"/>
+      <c r="R108" s="66"/>
+      <c r="S108" s="66"/>
+      <c r="T108" s="66"/>
+      <c r="U108" s="66"/>
+      <c r="V108" s="66"/>
+      <c r="W108" s="66"/>
+      <c r="X108" s="66"/>
+      <c r="Z108" s="66"/>
+      <c r="AA108" s="66"/>
+      <c r="AC108" s="66"/>
+      <c r="AD108" s="66"/>
+      <c r="AE108" s="66"/>
+      <c r="AF108" s="66"/>
+      <c r="AG108" s="66"/>
+      <c r="AH108" s="66"/>
+      <c r="AI108" s="66"/>
+      <c r="AJ108" s="66"/>
+      <c r="AK108" s="66"/>
+      <c r="AL108" s="66"/>
+      <c r="AM108" s="66"/>
+      <c r="AN108" s="66"/>
+      <c r="AO108" s="66"/>
+      <c r="AP108" s="66"/>
+      <c r="AQ108" s="66"/>
+      <c r="AR108" s="66"/>
       <c r="AU108" s="2"/>
       <c r="AV108" s="2"/>
       <c r="AW108" s="2"/>
       <c r="AX108" s="2"/>
       <c r="AY108" s="2"/>
       <c r="AZ108" s="2"/>
       <c r="BA108" s="2"/>
       <c r="BB108" s="2"/>
       <c r="BC108" s="2"/>
       <c r="BD108" s="2"/>
       <c r="BE108" s="2"/>
       <c r="BF108" s="2"/>
       <c r="BG108" s="2"/>
       <c r="BH108" s="2"/>
       <c r="BI108" s="2"/>
       <c r="BJ108" s="2"/>
       <c r="BK108" s="2"/>
       <c r="BL108" s="2"/>
       <c r="BM108" s="2"/>
       <c r="BN108" s="2"/>
       <c r="BO108" s="2"/>
     </row>
     <row r="109" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F109" s="2"/>
-[...31 lines deleted...]
-      <c r="AR109" s="2"/>
+      <c r="F109" s="66"/>
+      <c r="G109" s="66"/>
+      <c r="H109" s="66"/>
+      <c r="I109" s="66"/>
+      <c r="J109" s="66"/>
+      <c r="K109" s="66"/>
+      <c r="L109" s="66"/>
+      <c r="M109" s="66"/>
+      <c r="N109" s="66"/>
+      <c r="O109" s="66"/>
+      <c r="P109" s="66"/>
+      <c r="Q109" s="66"/>
+      <c r="R109" s="66"/>
+      <c r="S109" s="66"/>
+      <c r="T109" s="66"/>
+      <c r="U109" s="66"/>
+      <c r="V109" s="66"/>
+      <c r="W109" s="66"/>
+      <c r="X109" s="66"/>
+      <c r="Z109" s="66"/>
+      <c r="AA109" s="66"/>
+      <c r="AC109" s="66"/>
+      <c r="AD109" s="66"/>
+      <c r="AE109" s="66"/>
+      <c r="AF109" s="66"/>
+      <c r="AG109" s="66"/>
+      <c r="AH109" s="66"/>
+      <c r="AI109" s="66"/>
+      <c r="AJ109" s="66"/>
+      <c r="AK109" s="66"/>
+      <c r="AL109" s="66"/>
+      <c r="AM109" s="66"/>
+      <c r="AN109" s="66"/>
+      <c r="AO109" s="66"/>
+      <c r="AP109" s="66"/>
+      <c r="AQ109" s="66"/>
+      <c r="AR109" s="66"/>
       <c r="AU109" s="2"/>
       <c r="AV109" s="2"/>
       <c r="AW109" s="2"/>
       <c r="AX109" s="2"/>
       <c r="AY109" s="2"/>
       <c r="AZ109" s="2"/>
       <c r="BA109" s="2"/>
       <c r="BB109" s="2"/>
       <c r="BC109" s="2"/>
       <c r="BD109" s="2"/>
       <c r="BE109" s="2"/>
       <c r="BF109" s="2"/>
       <c r="BG109" s="2"/>
       <c r="BH109" s="2"/>
       <c r="BI109" s="2"/>
       <c r="BJ109" s="2"/>
       <c r="BK109" s="2"/>
       <c r="BL109" s="2"/>
       <c r="BM109" s="2"/>
       <c r="BN109" s="2"/>
       <c r="BO109" s="2"/>
     </row>
     <row r="110" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F110" s="2"/>
-[...31 lines deleted...]
-      <c r="AR110" s="2"/>
+      <c r="F110" s="66"/>
+      <c r="G110" s="66"/>
+      <c r="H110" s="66"/>
+      <c r="I110" s="66"/>
+      <c r="J110" s="66"/>
+      <c r="K110" s="66"/>
+      <c r="L110" s="66"/>
+      <c r="M110" s="66"/>
+      <c r="N110" s="66"/>
+      <c r="O110" s="66"/>
+      <c r="P110" s="66"/>
+      <c r="Q110" s="66"/>
+      <c r="R110" s="66"/>
+      <c r="S110" s="66"/>
+      <c r="T110" s="66"/>
+      <c r="U110" s="66"/>
+      <c r="V110" s="66"/>
+      <c r="W110" s="66"/>
+      <c r="X110" s="66"/>
+      <c r="Z110" s="66"/>
+      <c r="AA110" s="66"/>
+      <c r="AC110" s="66"/>
+      <c r="AD110" s="66"/>
+      <c r="AE110" s="66"/>
+      <c r="AF110" s="66"/>
+      <c r="AG110" s="66"/>
+      <c r="AH110" s="66"/>
+      <c r="AI110" s="66"/>
+      <c r="AJ110" s="66"/>
+      <c r="AK110" s="66"/>
+      <c r="AL110" s="66"/>
+      <c r="AM110" s="66"/>
+      <c r="AN110" s="66"/>
+      <c r="AO110" s="66"/>
+      <c r="AP110" s="66"/>
+      <c r="AQ110" s="66"/>
+      <c r="AR110" s="66"/>
       <c r="AU110" s="2"/>
       <c r="AV110" s="2"/>
       <c r="AW110" s="2"/>
       <c r="AX110" s="2"/>
       <c r="AY110" s="2"/>
       <c r="AZ110" s="2"/>
       <c r="BA110" s="2"/>
       <c r="BB110" s="2"/>
       <c r="BC110" s="2"/>
       <c r="BD110" s="2"/>
       <c r="BE110" s="2"/>
       <c r="BF110" s="2"/>
       <c r="BG110" s="2"/>
       <c r="BH110" s="2"/>
       <c r="BI110" s="2"/>
       <c r="BJ110" s="2"/>
       <c r="BK110" s="2"/>
       <c r="BL110" s="2"/>
       <c r="BM110" s="2"/>
       <c r="BN110" s="2"/>
       <c r="BO110" s="2"/>
     </row>
     <row r="111" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F111" s="2"/>
-[...31 lines deleted...]
-      <c r="AR111" s="2"/>
+      <c r="F111" s="66"/>
+      <c r="G111" s="66"/>
+      <c r="H111" s="66"/>
+      <c r="I111" s="66"/>
+      <c r="J111" s="66"/>
+      <c r="K111" s="66"/>
+      <c r="L111" s="66"/>
+      <c r="M111" s="66"/>
+      <c r="N111" s="66"/>
+      <c r="O111" s="66"/>
+      <c r="P111" s="66"/>
+      <c r="Q111" s="66"/>
+      <c r="R111" s="66"/>
+      <c r="S111" s="66"/>
+      <c r="T111" s="66"/>
+      <c r="U111" s="66"/>
+      <c r="V111" s="66"/>
+      <c r="W111" s="66"/>
+      <c r="X111" s="66"/>
+      <c r="Z111" s="66"/>
+      <c r="AA111" s="66"/>
+      <c r="AC111" s="66"/>
+      <c r="AD111" s="66"/>
+      <c r="AE111" s="66"/>
+      <c r="AF111" s="66"/>
+      <c r="AG111" s="66"/>
+      <c r="AH111" s="66"/>
+      <c r="AI111" s="66"/>
+      <c r="AJ111" s="66"/>
+      <c r="AK111" s="66"/>
+      <c r="AL111" s="66"/>
+      <c r="AM111" s="66"/>
+      <c r="AN111" s="66"/>
+      <c r="AO111" s="66"/>
+      <c r="AP111" s="66"/>
+      <c r="AQ111" s="66"/>
+      <c r="AR111" s="66"/>
       <c r="AU111" s="2"/>
       <c r="AV111" s="2"/>
       <c r="AW111" s="2"/>
       <c r="AX111" s="2"/>
       <c r="AY111" s="2"/>
       <c r="AZ111" s="2"/>
       <c r="BA111" s="2"/>
       <c r="BB111" s="2"/>
       <c r="BC111" s="2"/>
       <c r="BD111" s="2"/>
       <c r="BE111" s="2"/>
       <c r="BF111" s="2"/>
       <c r="BG111" s="2"/>
       <c r="BH111" s="2"/>
       <c r="BI111" s="2"/>
       <c r="BJ111" s="2"/>
       <c r="BK111" s="2"/>
       <c r="BL111" s="2"/>
       <c r="BM111" s="2"/>
       <c r="BN111" s="2"/>
       <c r="BO111" s="2"/>
     </row>
     <row r="112" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F112" s="2"/>
-[...31 lines deleted...]
-      <c r="AR112" s="2"/>
+      <c r="F112" s="66"/>
+      <c r="G112" s="66"/>
+      <c r="H112" s="66"/>
+      <c r="I112" s="66"/>
+      <c r="J112" s="66"/>
+      <c r="K112" s="66"/>
+      <c r="L112" s="66"/>
+      <c r="M112" s="66"/>
+      <c r="N112" s="66"/>
+      <c r="O112" s="66"/>
+      <c r="P112" s="66"/>
+      <c r="Q112" s="66"/>
+      <c r="R112" s="66"/>
+      <c r="S112" s="66"/>
+      <c r="T112" s="66"/>
+      <c r="U112" s="66"/>
+      <c r="V112" s="66"/>
+      <c r="W112" s="66"/>
+      <c r="X112" s="66"/>
+      <c r="Z112" s="66"/>
+      <c r="AA112" s="66"/>
+      <c r="AC112" s="66"/>
+      <c r="AD112" s="66"/>
+      <c r="AE112" s="66"/>
+      <c r="AF112" s="66"/>
+      <c r="AG112" s="66"/>
+      <c r="AH112" s="66"/>
+      <c r="AI112" s="66"/>
+      <c r="AJ112" s="66"/>
+      <c r="AK112" s="66"/>
+      <c r="AL112" s="66"/>
+      <c r="AM112" s="66"/>
+      <c r="AN112" s="66"/>
+      <c r="AO112" s="66"/>
+      <c r="AP112" s="66"/>
+      <c r="AQ112" s="66"/>
+      <c r="AR112" s="66"/>
       <c r="AU112" s="2"/>
       <c r="AV112" s="2"/>
       <c r="AW112" s="2"/>
       <c r="AX112" s="2"/>
       <c r="AY112" s="2"/>
       <c r="AZ112" s="2"/>
       <c r="BA112" s="2"/>
       <c r="BB112" s="2"/>
       <c r="BC112" s="2"/>
       <c r="BD112" s="2"/>
       <c r="BE112" s="2"/>
       <c r="BF112" s="2"/>
       <c r="BG112" s="2"/>
       <c r="BH112" s="2"/>
       <c r="BI112" s="2"/>
       <c r="BJ112" s="2"/>
       <c r="BK112" s="2"/>
       <c r="BL112" s="2"/>
       <c r="BM112" s="2"/>
       <c r="BN112" s="2"/>
       <c r="BO112" s="2"/>
     </row>
     <row r="113" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F113" s="2"/>
-[...31 lines deleted...]
-      <c r="AR113" s="2"/>
+      <c r="F113" s="66"/>
+      <c r="G113" s="66"/>
+      <c r="H113" s="66"/>
+      <c r="I113" s="66"/>
+      <c r="J113" s="66"/>
+      <c r="K113" s="66"/>
+      <c r="L113" s="66"/>
+      <c r="M113" s="66"/>
+      <c r="N113" s="66"/>
+      <c r="O113" s="66"/>
+      <c r="P113" s="66"/>
+      <c r="Q113" s="66"/>
+      <c r="R113" s="66"/>
+      <c r="S113" s="66"/>
+      <c r="T113" s="66"/>
+      <c r="U113" s="66"/>
+      <c r="V113" s="66"/>
+      <c r="W113" s="66"/>
+      <c r="X113" s="66"/>
+      <c r="Z113" s="66"/>
+      <c r="AA113" s="66"/>
+      <c r="AC113" s="66"/>
+      <c r="AD113" s="66"/>
+      <c r="AE113" s="66"/>
+      <c r="AF113" s="66"/>
+      <c r="AG113" s="66"/>
+      <c r="AH113" s="66"/>
+      <c r="AI113" s="66"/>
+      <c r="AJ113" s="66"/>
+      <c r="AK113" s="66"/>
+      <c r="AL113" s="66"/>
+      <c r="AM113" s="66"/>
+      <c r="AN113" s="66"/>
+      <c r="AO113" s="66"/>
+      <c r="AP113" s="66"/>
+      <c r="AQ113" s="66"/>
+      <c r="AR113" s="66"/>
       <c r="AU113" s="2"/>
       <c r="AV113" s="2"/>
       <c r="AW113" s="2"/>
       <c r="AX113" s="2"/>
       <c r="AY113" s="2"/>
       <c r="AZ113" s="2"/>
       <c r="BA113" s="2"/>
       <c r="BB113" s="2"/>
       <c r="BC113" s="2"/>
       <c r="BD113" s="2"/>
       <c r="BE113" s="2"/>
       <c r="BF113" s="2"/>
       <c r="BG113" s="2"/>
       <c r="BH113" s="2"/>
       <c r="BI113" s="2"/>
       <c r="BJ113" s="2"/>
       <c r="BK113" s="2"/>
       <c r="BL113" s="2"/>
       <c r="BM113" s="2"/>
       <c r="BN113" s="2"/>
       <c r="BO113" s="2"/>
     </row>
     <row r="114" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F114" s="2"/>
-[...31 lines deleted...]
-      <c r="AR114" s="2"/>
+      <c r="F114" s="66"/>
+      <c r="G114" s="66"/>
+      <c r="H114" s="66"/>
+      <c r="I114" s="66"/>
+      <c r="J114" s="66"/>
+      <c r="K114" s="66"/>
+      <c r="L114" s="66"/>
+      <c r="M114" s="66"/>
+      <c r="N114" s="66"/>
+      <c r="O114" s="66"/>
+      <c r="P114" s="66"/>
+      <c r="Q114" s="66"/>
+      <c r="R114" s="66"/>
+      <c r="S114" s="66"/>
+      <c r="T114" s="66"/>
+      <c r="U114" s="66"/>
+      <c r="V114" s="66"/>
+      <c r="W114" s="66"/>
+      <c r="X114" s="66"/>
+      <c r="Z114" s="66"/>
+      <c r="AA114" s="66"/>
+      <c r="AC114" s="66"/>
+      <c r="AD114" s="66"/>
+      <c r="AE114" s="66"/>
+      <c r="AF114" s="66"/>
+      <c r="AG114" s="66"/>
+      <c r="AH114" s="66"/>
+      <c r="AI114" s="66"/>
+      <c r="AJ114" s="66"/>
+      <c r="AK114" s="66"/>
+      <c r="AL114" s="66"/>
+      <c r="AM114" s="66"/>
+      <c r="AN114" s="66"/>
+      <c r="AO114" s="66"/>
+      <c r="AP114" s="66"/>
+      <c r="AQ114" s="66"/>
+      <c r="AR114" s="66"/>
       <c r="AU114" s="2"/>
       <c r="AV114" s="2"/>
       <c r="AW114" s="2"/>
       <c r="AX114" s="2"/>
       <c r="AY114" s="2"/>
       <c r="AZ114" s="2"/>
       <c r="BA114" s="2"/>
       <c r="BB114" s="2"/>
       <c r="BC114" s="2"/>
       <c r="BD114" s="2"/>
       <c r="BE114" s="2"/>
       <c r="BF114" s="2"/>
       <c r="BG114" s="2"/>
       <c r="BH114" s="2"/>
       <c r="BI114" s="2"/>
       <c r="BJ114" s="2"/>
       <c r="BK114" s="2"/>
       <c r="BL114" s="2"/>
       <c r="BM114" s="2"/>
       <c r="BN114" s="2"/>
       <c r="BO114" s="2"/>
     </row>
     <row r="115" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F115" s="2"/>
-[...31 lines deleted...]
-      <c r="AR115" s="2"/>
+      <c r="F115" s="66"/>
+      <c r="G115" s="66"/>
+      <c r="H115" s="66"/>
+      <c r="I115" s="66"/>
+      <c r="J115" s="66"/>
+      <c r="K115" s="66"/>
+      <c r="L115" s="66"/>
+      <c r="M115" s="66"/>
+      <c r="N115" s="66"/>
+      <c r="O115" s="66"/>
+      <c r="P115" s="66"/>
+      <c r="Q115" s="66"/>
+      <c r="R115" s="66"/>
+      <c r="S115" s="66"/>
+      <c r="T115" s="66"/>
+      <c r="U115" s="66"/>
+      <c r="V115" s="66"/>
+      <c r="W115" s="66"/>
+      <c r="X115" s="66"/>
+      <c r="Z115" s="66"/>
+      <c r="AA115" s="66"/>
+      <c r="AC115" s="66"/>
+      <c r="AD115" s="66"/>
+      <c r="AE115" s="66"/>
+      <c r="AF115" s="66"/>
+      <c r="AG115" s="66"/>
+      <c r="AH115" s="66"/>
+      <c r="AI115" s="66"/>
+      <c r="AJ115" s="66"/>
+      <c r="AK115" s="66"/>
+      <c r="AL115" s="66"/>
+      <c r="AM115" s="66"/>
+      <c r="AN115" s="66"/>
+      <c r="AO115" s="66"/>
+      <c r="AP115" s="66"/>
+      <c r="AQ115" s="66"/>
+      <c r="AR115" s="66"/>
       <c r="AU115" s="2"/>
       <c r="AV115" s="2"/>
       <c r="AW115" s="2"/>
       <c r="AX115" s="2"/>
       <c r="AY115" s="2"/>
       <c r="AZ115" s="2"/>
       <c r="BA115" s="2"/>
       <c r="BB115" s="2"/>
       <c r="BC115" s="2"/>
       <c r="BD115" s="2"/>
       <c r="BE115" s="2"/>
       <c r="BF115" s="2"/>
       <c r="BG115" s="2"/>
       <c r="BH115" s="2"/>
       <c r="BI115" s="2"/>
       <c r="BJ115" s="2"/>
       <c r="BK115" s="2"/>
       <c r="BL115" s="2"/>
       <c r="BM115" s="2"/>
       <c r="BN115" s="2"/>
       <c r="BO115" s="2"/>
     </row>
     <row r="116" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F116" s="2"/>
-[...31 lines deleted...]
-      <c r="AR116" s="2"/>
+      <c r="F116" s="66"/>
+      <c r="G116" s="66"/>
+      <c r="H116" s="66"/>
+      <c r="I116" s="66"/>
+      <c r="J116" s="66"/>
+      <c r="K116" s="66"/>
+      <c r="L116" s="66"/>
+      <c r="M116" s="66"/>
+      <c r="N116" s="66"/>
+      <c r="O116" s="66"/>
+      <c r="P116" s="66"/>
+      <c r="Q116" s="66"/>
+      <c r="R116" s="66"/>
+      <c r="S116" s="66"/>
+      <c r="T116" s="66"/>
+      <c r="U116" s="66"/>
+      <c r="V116" s="66"/>
+      <c r="W116" s="66"/>
+      <c r="X116" s="66"/>
+      <c r="Z116" s="66"/>
+      <c r="AA116" s="66"/>
+      <c r="AC116" s="66"/>
+      <c r="AD116" s="66"/>
+      <c r="AE116" s="66"/>
+      <c r="AF116" s="66"/>
+      <c r="AG116" s="66"/>
+      <c r="AH116" s="66"/>
+      <c r="AI116" s="66"/>
+      <c r="AJ116" s="66"/>
+      <c r="AK116" s="66"/>
+      <c r="AL116" s="66"/>
+      <c r="AM116" s="66"/>
+      <c r="AN116" s="66"/>
+      <c r="AO116" s="66"/>
+      <c r="AP116" s="66"/>
+      <c r="AQ116" s="66"/>
+      <c r="AR116" s="66"/>
       <c r="AU116" s="2"/>
       <c r="AV116" s="2"/>
       <c r="AW116" s="2"/>
       <c r="AX116" s="2"/>
       <c r="AY116" s="2"/>
       <c r="AZ116" s="2"/>
       <c r="BA116" s="2"/>
       <c r="BB116" s="2"/>
       <c r="BC116" s="2"/>
       <c r="BD116" s="2"/>
       <c r="BE116" s="2"/>
       <c r="BF116" s="2"/>
       <c r="BG116" s="2"/>
       <c r="BH116" s="2"/>
       <c r="BI116" s="2"/>
       <c r="BJ116" s="2"/>
       <c r="BK116" s="2"/>
       <c r="BL116" s="2"/>
       <c r="BM116" s="2"/>
       <c r="BN116" s="2"/>
       <c r="BO116" s="2"/>
     </row>
     <row r="117" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F117" s="2"/>
-[...31 lines deleted...]
-      <c r="AR117" s="2"/>
+      <c r="F117" s="66"/>
+      <c r="G117" s="66"/>
+      <c r="H117" s="66"/>
+      <c r="I117" s="66"/>
+      <c r="J117" s="66"/>
+      <c r="K117" s="66"/>
+      <c r="L117" s="66"/>
+      <c r="M117" s="66"/>
+      <c r="N117" s="66"/>
+      <c r="O117" s="66"/>
+      <c r="P117" s="66"/>
+      <c r="Q117" s="66"/>
+      <c r="R117" s="66"/>
+      <c r="S117" s="66"/>
+      <c r="T117" s="66"/>
+      <c r="U117" s="66"/>
+      <c r="V117" s="66"/>
+      <c r="W117" s="66"/>
+      <c r="X117" s="66"/>
+      <c r="Z117" s="66"/>
+      <c r="AA117" s="66"/>
+      <c r="AC117" s="66"/>
+      <c r="AD117" s="66"/>
+      <c r="AE117" s="66"/>
+      <c r="AF117" s="66"/>
+      <c r="AG117" s="66"/>
+      <c r="AH117" s="66"/>
+      <c r="AI117" s="66"/>
+      <c r="AJ117" s="66"/>
+      <c r="AK117" s="66"/>
+      <c r="AL117" s="66"/>
+      <c r="AM117" s="66"/>
+      <c r="AN117" s="66"/>
+      <c r="AO117" s="66"/>
+      <c r="AP117" s="66"/>
+      <c r="AQ117" s="66"/>
+      <c r="AR117" s="66"/>
       <c r="AU117" s="2"/>
       <c r="AV117" s="2"/>
       <c r="AW117" s="2"/>
       <c r="AX117" s="2"/>
       <c r="AY117" s="2"/>
       <c r="AZ117" s="2"/>
       <c r="BA117" s="2"/>
       <c r="BB117" s="2"/>
       <c r="BC117" s="2"/>
       <c r="BD117" s="2"/>
       <c r="BE117" s="2"/>
       <c r="BF117" s="2"/>
       <c r="BG117" s="2"/>
       <c r="BH117" s="2"/>
       <c r="BI117" s="2"/>
       <c r="BJ117" s="2"/>
       <c r="BK117" s="2"/>
       <c r="BL117" s="2"/>
       <c r="BM117" s="2"/>
       <c r="BN117" s="2"/>
       <c r="BO117" s="2"/>
     </row>
     <row r="118" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F118" s="2"/>
-[...31 lines deleted...]
-      <c r="AR118" s="2"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
+      <c r="I118" s="66"/>
+      <c r="J118" s="66"/>
+      <c r="K118" s="66"/>
+      <c r="L118" s="66"/>
+      <c r="M118" s="66"/>
+      <c r="N118" s="66"/>
+      <c r="O118" s="66"/>
+      <c r="P118" s="66"/>
+      <c r="Q118" s="66"/>
+      <c r="R118" s="66"/>
+      <c r="S118" s="66"/>
+      <c r="T118" s="66"/>
+      <c r="U118" s="66"/>
+      <c r="V118" s="66"/>
+      <c r="W118" s="66"/>
+      <c r="X118" s="66"/>
+      <c r="Z118" s="66"/>
+      <c r="AA118" s="66"/>
+      <c r="AC118" s="66"/>
+      <c r="AD118" s="66"/>
+      <c r="AE118" s="66"/>
+      <c r="AF118" s="66"/>
+      <c r="AG118" s="66"/>
+      <c r="AH118" s="66"/>
+      <c r="AI118" s="66"/>
+      <c r="AJ118" s="66"/>
+      <c r="AK118" s="66"/>
+      <c r="AL118" s="66"/>
+      <c r="AM118" s="66"/>
+      <c r="AN118" s="66"/>
+      <c r="AO118" s="66"/>
+      <c r="AP118" s="66"/>
+      <c r="AQ118" s="66"/>
+      <c r="AR118" s="66"/>
       <c r="AU118" s="2"/>
       <c r="AV118" s="2"/>
       <c r="AW118" s="2"/>
       <c r="AX118" s="2"/>
       <c r="AY118" s="2"/>
       <c r="AZ118" s="2"/>
       <c r="BA118" s="2"/>
       <c r="BB118" s="2"/>
       <c r="BC118" s="2"/>
       <c r="BD118" s="2"/>
       <c r="BE118" s="2"/>
       <c r="BF118" s="2"/>
       <c r="BG118" s="2"/>
       <c r="BH118" s="2"/>
       <c r="BI118" s="2"/>
       <c r="BJ118" s="2"/>
       <c r="BK118" s="2"/>
       <c r="BL118" s="2"/>
       <c r="BM118" s="2"/>
       <c r="BN118" s="2"/>
       <c r="BO118" s="2"/>
     </row>
     <row r="119" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F119" s="2"/>
-[...31 lines deleted...]
-      <c r="AR119" s="2"/>
+      <c r="F119" s="66"/>
+      <c r="G119" s="66"/>
+      <c r="H119" s="66"/>
+      <c r="I119" s="66"/>
+      <c r="J119" s="66"/>
+      <c r="K119" s="66"/>
+      <c r="L119" s="66"/>
+      <c r="M119" s="66"/>
+      <c r="N119" s="66"/>
+      <c r="O119" s="66"/>
+      <c r="P119" s="66"/>
+      <c r="Q119" s="66"/>
+      <c r="R119" s="66"/>
+      <c r="S119" s="66"/>
+      <c r="T119" s="66"/>
+      <c r="U119" s="66"/>
+      <c r="V119" s="66"/>
+      <c r="W119" s="66"/>
+      <c r="X119" s="66"/>
+      <c r="Z119" s="66"/>
+      <c r="AA119" s="66"/>
+      <c r="AC119" s="66"/>
+      <c r="AD119" s="66"/>
+      <c r="AE119" s="66"/>
+      <c r="AF119" s="66"/>
+      <c r="AG119" s="66"/>
+      <c r="AH119" s="66"/>
+      <c r="AI119" s="66"/>
+      <c r="AJ119" s="66"/>
+      <c r="AK119" s="66"/>
+      <c r="AL119" s="66"/>
+      <c r="AM119" s="66"/>
+      <c r="AN119" s="66"/>
+      <c r="AO119" s="66"/>
+      <c r="AP119" s="66"/>
+      <c r="AQ119" s="66"/>
+      <c r="AR119" s="66"/>
       <c r="AU119" s="2"/>
       <c r="AV119" s="2"/>
       <c r="AW119" s="2"/>
       <c r="AX119" s="2"/>
       <c r="AY119" s="2"/>
       <c r="AZ119" s="2"/>
       <c r="BA119" s="2"/>
       <c r="BB119" s="2"/>
       <c r="BC119" s="2"/>
       <c r="BD119" s="2"/>
       <c r="BE119" s="2"/>
       <c r="BF119" s="2"/>
       <c r="BG119" s="2"/>
       <c r="BH119" s="2"/>
       <c r="BI119" s="2"/>
       <c r="BJ119" s="2"/>
       <c r="BK119" s="2"/>
       <c r="BL119" s="2"/>
       <c r="BM119" s="2"/>
       <c r="BN119" s="2"/>
       <c r="BO119" s="2"/>
     </row>
     <row r="120" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F120" s="2"/>
-[...31 lines deleted...]
-      <c r="AR120" s="2"/>
+      <c r="F120" s="66"/>
+      <c r="G120" s="66"/>
+      <c r="H120" s="66"/>
+      <c r="I120" s="66"/>
+      <c r="J120" s="66"/>
+      <c r="K120" s="66"/>
+      <c r="L120" s="66"/>
+      <c r="M120" s="66"/>
+      <c r="N120" s="66"/>
+      <c r="O120" s="66"/>
+      <c r="P120" s="66"/>
+      <c r="Q120" s="66"/>
+      <c r="R120" s="66"/>
+      <c r="S120" s="66"/>
+      <c r="T120" s="66"/>
+      <c r="U120" s="66"/>
+      <c r="V120" s="66"/>
+      <c r="W120" s="66"/>
+      <c r="X120" s="66"/>
+      <c r="Z120" s="66"/>
+      <c r="AA120" s="66"/>
+      <c r="AC120" s="66"/>
+      <c r="AD120" s="66"/>
+      <c r="AE120" s="66"/>
+      <c r="AF120" s="66"/>
+      <c r="AG120" s="66"/>
+      <c r="AH120" s="66"/>
+      <c r="AI120" s="66"/>
+      <c r="AJ120" s="66"/>
+      <c r="AK120" s="66"/>
+      <c r="AL120" s="66"/>
+      <c r="AM120" s="66"/>
+      <c r="AN120" s="66"/>
+      <c r="AO120" s="66"/>
+      <c r="AP120" s="66"/>
+      <c r="AQ120" s="66"/>
+      <c r="AR120" s="66"/>
       <c r="AU120" s="2"/>
       <c r="AV120" s="2"/>
       <c r="AW120" s="2"/>
       <c r="AX120" s="2"/>
       <c r="AY120" s="2"/>
       <c r="AZ120" s="2"/>
       <c r="BA120" s="2"/>
       <c r="BB120" s="2"/>
       <c r="BC120" s="2"/>
       <c r="BD120" s="2"/>
       <c r="BE120" s="2"/>
       <c r="BF120" s="2"/>
       <c r="BG120" s="2"/>
       <c r="BH120" s="2"/>
       <c r="BI120" s="2"/>
       <c r="BJ120" s="2"/>
       <c r="BK120" s="2"/>
       <c r="BL120" s="2"/>
       <c r="BM120" s="2"/>
       <c r="BN120" s="2"/>
       <c r="BO120" s="2"/>
     </row>
     <row r="121" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F121" s="2"/>
-[...31 lines deleted...]
-      <c r="AR121" s="2"/>
+      <c r="F121" s="66"/>
+      <c r="G121" s="66"/>
+      <c r="H121" s="66"/>
+      <c r="I121" s="66"/>
+      <c r="J121" s="66"/>
+      <c r="K121" s="66"/>
+      <c r="L121" s="66"/>
+      <c r="M121" s="66"/>
+      <c r="N121" s="66"/>
+      <c r="O121" s="66"/>
+      <c r="P121" s="66"/>
+      <c r="Q121" s="66"/>
+      <c r="R121" s="66"/>
+      <c r="S121" s="66"/>
+      <c r="T121" s="66"/>
+      <c r="U121" s="66"/>
+      <c r="V121" s="66"/>
+      <c r="W121" s="66"/>
+      <c r="X121" s="66"/>
+      <c r="Z121" s="66"/>
+      <c r="AA121" s="66"/>
+      <c r="AC121" s="66"/>
+      <c r="AD121" s="66"/>
+      <c r="AE121" s="66"/>
+      <c r="AF121" s="66"/>
+      <c r="AG121" s="66"/>
+      <c r="AH121" s="66"/>
+      <c r="AI121" s="66"/>
+      <c r="AJ121" s="66"/>
+      <c r="AK121" s="66"/>
+      <c r="AL121" s="66"/>
+      <c r="AM121" s="66"/>
+      <c r="AN121" s="66"/>
+      <c r="AO121" s="66"/>
+      <c r="AP121" s="66"/>
+      <c r="AQ121" s="66"/>
+      <c r="AR121" s="66"/>
       <c r="AU121" s="2"/>
       <c r="AV121" s="2"/>
       <c r="AW121" s="2"/>
       <c r="AX121" s="2"/>
       <c r="AY121" s="2"/>
       <c r="AZ121" s="2"/>
       <c r="BA121" s="2"/>
       <c r="BB121" s="2"/>
       <c r="BC121" s="2"/>
       <c r="BD121" s="2"/>
       <c r="BE121" s="2"/>
       <c r="BF121" s="2"/>
       <c r="BG121" s="2"/>
       <c r="BH121" s="2"/>
       <c r="BI121" s="2"/>
       <c r="BJ121" s="2"/>
       <c r="BK121" s="2"/>
       <c r="BL121" s="2"/>
       <c r="BM121" s="2"/>
       <c r="BN121" s="2"/>
       <c r="BO121" s="2"/>
     </row>
     <row r="122" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F122" s="2"/>
-[...31 lines deleted...]
-      <c r="AR122" s="2"/>
+      <c r="F122" s="66"/>
+      <c r="G122" s="66"/>
+      <c r="H122" s="66"/>
+      <c r="I122" s="66"/>
+      <c r="J122" s="66"/>
+      <c r="K122" s="66"/>
+      <c r="L122" s="66"/>
+      <c r="M122" s="66"/>
+      <c r="N122" s="66"/>
+      <c r="O122" s="66"/>
+      <c r="P122" s="66"/>
+      <c r="Q122" s="66"/>
+      <c r="R122" s="66"/>
+      <c r="S122" s="66"/>
+      <c r="T122" s="66"/>
+      <c r="U122" s="66"/>
+      <c r="V122" s="66"/>
+      <c r="W122" s="66"/>
+      <c r="X122" s="66"/>
+      <c r="Z122" s="66"/>
+      <c r="AA122" s="66"/>
+      <c r="AC122" s="66"/>
+      <c r="AD122" s="66"/>
+      <c r="AE122" s="66"/>
+      <c r="AF122" s="66"/>
+      <c r="AG122" s="66"/>
+      <c r="AH122" s="66"/>
+      <c r="AI122" s="66"/>
+      <c r="AJ122" s="66"/>
+      <c r="AK122" s="66"/>
+      <c r="AL122" s="66"/>
+      <c r="AM122" s="66"/>
+      <c r="AN122" s="66"/>
+      <c r="AO122" s="66"/>
+      <c r="AP122" s="66"/>
+      <c r="AQ122" s="66"/>
+      <c r="AR122" s="66"/>
       <c r="AU122" s="2"/>
       <c r="AV122" s="2"/>
       <c r="AW122" s="2"/>
       <c r="AX122" s="2"/>
       <c r="AY122" s="2"/>
       <c r="AZ122" s="2"/>
       <c r="BA122" s="2"/>
       <c r="BB122" s="2"/>
       <c r="BC122" s="2"/>
       <c r="BD122" s="2"/>
       <c r="BE122" s="2"/>
       <c r="BF122" s="2"/>
       <c r="BG122" s="2"/>
       <c r="BH122" s="2"/>
       <c r="BI122" s="2"/>
       <c r="BJ122" s="2"/>
       <c r="BK122" s="2"/>
       <c r="BL122" s="2"/>
       <c r="BM122" s="2"/>
       <c r="BN122" s="2"/>
       <c r="BO122" s="2"/>
     </row>
     <row r="123" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F123" s="2"/>
-[...31 lines deleted...]
-      <c r="AR123" s="2"/>
+      <c r="F123" s="66"/>
+      <c r="G123" s="66"/>
+      <c r="H123" s="66"/>
+      <c r="I123" s="66"/>
+      <c r="J123" s="66"/>
+      <c r="K123" s="66"/>
+      <c r="L123" s="66"/>
+      <c r="M123" s="66"/>
+      <c r="N123" s="66"/>
+      <c r="O123" s="66"/>
+      <c r="P123" s="66"/>
+      <c r="Q123" s="66"/>
+      <c r="R123" s="66"/>
+      <c r="S123" s="66"/>
+      <c r="T123" s="66"/>
+      <c r="U123" s="66"/>
+      <c r="V123" s="66"/>
+      <c r="W123" s="66"/>
+      <c r="X123" s="66"/>
+      <c r="Z123" s="66"/>
+      <c r="AA123" s="66"/>
+      <c r="AC123" s="66"/>
+      <c r="AD123" s="66"/>
+      <c r="AE123" s="66"/>
+      <c r="AF123" s="66"/>
+      <c r="AG123" s="66"/>
+      <c r="AH123" s="66"/>
+      <c r="AI123" s="66"/>
+      <c r="AJ123" s="66"/>
+      <c r="AK123" s="66"/>
+      <c r="AL123" s="66"/>
+      <c r="AM123" s="66"/>
+      <c r="AN123" s="66"/>
+      <c r="AO123" s="66"/>
+      <c r="AP123" s="66"/>
+      <c r="AQ123" s="66"/>
+      <c r="AR123" s="66"/>
       <c r="AU123" s="2"/>
       <c r="AV123" s="2"/>
       <c r="AW123" s="2"/>
       <c r="AX123" s="2"/>
       <c r="AY123" s="2"/>
       <c r="AZ123" s="2"/>
       <c r="BA123" s="2"/>
       <c r="BB123" s="2"/>
       <c r="BC123" s="2"/>
       <c r="BD123" s="2"/>
       <c r="BE123" s="2"/>
       <c r="BF123" s="2"/>
       <c r="BG123" s="2"/>
       <c r="BH123" s="2"/>
       <c r="BI123" s="2"/>
       <c r="BJ123" s="2"/>
       <c r="BK123" s="2"/>
       <c r="BL123" s="2"/>
       <c r="BM123" s="2"/>
       <c r="BN123" s="2"/>
       <c r="BO123" s="2"/>
     </row>
     <row r="124" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F124" s="2"/>
-[...31 lines deleted...]
-      <c r="AR124" s="2"/>
+      <c r="F124" s="66"/>
+      <c r="G124" s="66"/>
+      <c r="H124" s="66"/>
+      <c r="I124" s="66"/>
+      <c r="J124" s="66"/>
+      <c r="K124" s="66"/>
+      <c r="L124" s="66"/>
+      <c r="M124" s="66"/>
+      <c r="N124" s="66"/>
+      <c r="O124" s="66"/>
+      <c r="P124" s="66"/>
+      <c r="Q124" s="66"/>
+      <c r="R124" s="66"/>
+      <c r="S124" s="66"/>
+      <c r="T124" s="66"/>
+      <c r="U124" s="66"/>
+      <c r="V124" s="66"/>
+      <c r="W124" s="66"/>
+      <c r="X124" s="66"/>
+      <c r="Z124" s="66"/>
+      <c r="AA124" s="66"/>
+      <c r="AC124" s="66"/>
+      <c r="AD124" s="66"/>
+      <c r="AE124" s="66"/>
+      <c r="AF124" s="66"/>
+      <c r="AG124" s="66"/>
+      <c r="AH124" s="66"/>
+      <c r="AI124" s="66"/>
+      <c r="AJ124" s="66"/>
+      <c r="AK124" s="66"/>
+      <c r="AL124" s="66"/>
+      <c r="AM124" s="66"/>
+      <c r="AN124" s="66"/>
+      <c r="AO124" s="66"/>
+      <c r="AP124" s="66"/>
+      <c r="AQ124" s="66"/>
+      <c r="AR124" s="66"/>
       <c r="AU124" s="2"/>
       <c r="AV124" s="2"/>
       <c r="AW124" s="2"/>
       <c r="AX124" s="2"/>
       <c r="AY124" s="2"/>
       <c r="AZ124" s="2"/>
       <c r="BA124" s="2"/>
       <c r="BB124" s="2"/>
       <c r="BC124" s="2"/>
       <c r="BD124" s="2"/>
       <c r="BE124" s="2"/>
       <c r="BF124" s="2"/>
       <c r="BG124" s="2"/>
       <c r="BH124" s="2"/>
       <c r="BI124" s="2"/>
       <c r="BJ124" s="2"/>
       <c r="BK124" s="2"/>
       <c r="BL124" s="2"/>
       <c r="BM124" s="2"/>
       <c r="BN124" s="2"/>
       <c r="BO124" s="2"/>
     </row>
     <row r="125" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F125" s="2"/>
-[...31 lines deleted...]
-      <c r="AR125" s="2"/>
+      <c r="F125" s="66"/>
+      <c r="G125" s="66"/>
+      <c r="H125" s="66"/>
+      <c r="I125" s="66"/>
+      <c r="J125" s="66"/>
+      <c r="K125" s="66"/>
+      <c r="L125" s="66"/>
+      <c r="M125" s="66"/>
+      <c r="N125" s="66"/>
+      <c r="O125" s="66"/>
+      <c r="P125" s="66"/>
+      <c r="Q125" s="66"/>
+      <c r="R125" s="66"/>
+      <c r="S125" s="66"/>
+      <c r="T125" s="66"/>
+      <c r="U125" s="66"/>
+      <c r="V125" s="66"/>
+      <c r="W125" s="66"/>
+      <c r="X125" s="66"/>
+      <c r="Z125" s="66"/>
+      <c r="AA125" s="66"/>
+      <c r="AC125" s="66"/>
+      <c r="AD125" s="66"/>
+      <c r="AE125" s="66"/>
+      <c r="AF125" s="66"/>
+      <c r="AG125" s="66"/>
+      <c r="AH125" s="66"/>
+      <c r="AI125" s="66"/>
+      <c r="AJ125" s="66"/>
+      <c r="AK125" s="66"/>
+      <c r="AL125" s="66"/>
+      <c r="AM125" s="66"/>
+      <c r="AN125" s="66"/>
+      <c r="AO125" s="66"/>
+      <c r="AP125" s="66"/>
+      <c r="AQ125" s="66"/>
+      <c r="AR125" s="66"/>
       <c r="AU125" s="2"/>
       <c r="AV125" s="2"/>
       <c r="AW125" s="2"/>
       <c r="AX125" s="2"/>
       <c r="AY125" s="2"/>
       <c r="AZ125" s="2"/>
       <c r="BA125" s="2"/>
       <c r="BB125" s="2"/>
       <c r="BC125" s="2"/>
       <c r="BD125" s="2"/>
       <c r="BE125" s="2"/>
       <c r="BF125" s="2"/>
       <c r="BG125" s="2"/>
       <c r="BH125" s="2"/>
       <c r="BI125" s="2"/>
       <c r="BJ125" s="2"/>
       <c r="BK125" s="2"/>
       <c r="BL125" s="2"/>
       <c r="BM125" s="2"/>
       <c r="BN125" s="2"/>
       <c r="BO125" s="2"/>
     </row>
     <row r="126" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F126" s="2"/>
-[...31 lines deleted...]
-      <c r="AR126" s="2"/>
+      <c r="F126" s="66"/>
+      <c r="G126" s="66"/>
+      <c r="H126" s="66"/>
+      <c r="I126" s="66"/>
+      <c r="J126" s="66"/>
+      <c r="K126" s="66"/>
+      <c r="L126" s="66"/>
+      <c r="M126" s="66"/>
+      <c r="N126" s="66"/>
+      <c r="O126" s="66"/>
+      <c r="P126" s="66"/>
+      <c r="Q126" s="66"/>
+      <c r="R126" s="66"/>
+      <c r="S126" s="66"/>
+      <c r="T126" s="66"/>
+      <c r="U126" s="66"/>
+      <c r="V126" s="66"/>
+      <c r="W126" s="66"/>
+      <c r="X126" s="66"/>
+      <c r="Z126" s="66"/>
+      <c r="AA126" s="66"/>
+      <c r="AC126" s="66"/>
+      <c r="AD126" s="66"/>
+      <c r="AE126" s="66"/>
+      <c r="AF126" s="66"/>
+      <c r="AG126" s="66"/>
+      <c r="AH126" s="66"/>
+      <c r="AI126" s="66"/>
+      <c r="AJ126" s="66"/>
+      <c r="AK126" s="66"/>
+      <c r="AL126" s="66"/>
+      <c r="AM126" s="66"/>
+      <c r="AN126" s="66"/>
+      <c r="AO126" s="66"/>
+      <c r="AP126" s="66"/>
+      <c r="AQ126" s="66"/>
+      <c r="AR126" s="66"/>
       <c r="AU126" s="2"/>
       <c r="AV126" s="2"/>
       <c r="AW126" s="2"/>
       <c r="AX126" s="2"/>
       <c r="AY126" s="2"/>
       <c r="AZ126" s="2"/>
       <c r="BA126" s="2"/>
       <c r="BB126" s="2"/>
       <c r="BC126" s="2"/>
       <c r="BD126" s="2"/>
       <c r="BE126" s="2"/>
       <c r="BF126" s="2"/>
       <c r="BG126" s="2"/>
       <c r="BH126" s="2"/>
       <c r="BI126" s="2"/>
       <c r="BJ126" s="2"/>
       <c r="BK126" s="2"/>
       <c r="BL126" s="2"/>
       <c r="BM126" s="2"/>
       <c r="BN126" s="2"/>
       <c r="BO126" s="2"/>
     </row>
     <row r="127" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F127" s="2"/>
-[...31 lines deleted...]
-      <c r="AR127" s="2"/>
+      <c r="F127" s="66"/>
+      <c r="G127" s="66"/>
+      <c r="H127" s="66"/>
+      <c r="I127" s="66"/>
+      <c r="J127" s="66"/>
+      <c r="K127" s="66"/>
+      <c r="L127" s="66"/>
+      <c r="M127" s="66"/>
+      <c r="N127" s="66"/>
+      <c r="O127" s="66"/>
+      <c r="P127" s="66"/>
+      <c r="Q127" s="66"/>
+      <c r="R127" s="66"/>
+      <c r="S127" s="66"/>
+      <c r="T127" s="66"/>
+      <c r="U127" s="66"/>
+      <c r="V127" s="66"/>
+      <c r="W127" s="66"/>
+      <c r="X127" s="66"/>
+      <c r="Z127" s="66"/>
+      <c r="AA127" s="66"/>
+      <c r="AC127" s="66"/>
+      <c r="AD127" s="66"/>
+      <c r="AE127" s="66"/>
+      <c r="AF127" s="66"/>
+      <c r="AG127" s="66"/>
+      <c r="AH127" s="66"/>
+      <c r="AI127" s="66"/>
+      <c r="AJ127" s="66"/>
+      <c r="AK127" s="66"/>
+      <c r="AL127" s="66"/>
+      <c r="AM127" s="66"/>
+      <c r="AN127" s="66"/>
+      <c r="AO127" s="66"/>
+      <c r="AP127" s="66"/>
+      <c r="AQ127" s="66"/>
+      <c r="AR127" s="66"/>
       <c r="AU127" s="2"/>
       <c r="AV127" s="2"/>
       <c r="AW127" s="2"/>
       <c r="AX127" s="2"/>
       <c r="AY127" s="2"/>
       <c r="AZ127" s="2"/>
       <c r="BA127" s="2"/>
       <c r="BB127" s="2"/>
       <c r="BC127" s="2"/>
       <c r="BD127" s="2"/>
       <c r="BE127" s="2"/>
       <c r="BF127" s="2"/>
       <c r="BG127" s="2"/>
       <c r="BH127" s="2"/>
       <c r="BI127" s="2"/>
       <c r="BJ127" s="2"/>
       <c r="BK127" s="2"/>
       <c r="BL127" s="2"/>
       <c r="BM127" s="2"/>
       <c r="BN127" s="2"/>
       <c r="BO127" s="2"/>
     </row>
     <row r="128" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F128" s="2"/>
-[...31 lines deleted...]
-      <c r="AR128" s="2"/>
+      <c r="F128" s="66"/>
+      <c r="G128" s="66"/>
+      <c r="H128" s="66"/>
+      <c r="I128" s="66"/>
+      <c r="J128" s="66"/>
+      <c r="K128" s="66"/>
+      <c r="L128" s="66"/>
+      <c r="M128" s="66"/>
+      <c r="N128" s="66"/>
+      <c r="O128" s="66"/>
+      <c r="P128" s="66"/>
+      <c r="Q128" s="66"/>
+      <c r="R128" s="66"/>
+      <c r="S128" s="66"/>
+      <c r="T128" s="66"/>
+      <c r="U128" s="66"/>
+      <c r="V128" s="66"/>
+      <c r="W128" s="66"/>
+      <c r="X128" s="66"/>
+      <c r="Z128" s="66"/>
+      <c r="AA128" s="66"/>
+      <c r="AC128" s="66"/>
+      <c r="AD128" s="66"/>
+      <c r="AE128" s="66"/>
+      <c r="AF128" s="66"/>
+      <c r="AG128" s="66"/>
+      <c r="AH128" s="66"/>
+      <c r="AI128" s="66"/>
+      <c r="AJ128" s="66"/>
+      <c r="AK128" s="66"/>
+      <c r="AL128" s="66"/>
+      <c r="AM128" s="66"/>
+      <c r="AN128" s="66"/>
+      <c r="AO128" s="66"/>
+      <c r="AP128" s="66"/>
+      <c r="AQ128" s="66"/>
+      <c r="AR128" s="66"/>
       <c r="AU128" s="2"/>
       <c r="AV128" s="2"/>
       <c r="AW128" s="2"/>
       <c r="AX128" s="2"/>
       <c r="AY128" s="2"/>
       <c r="AZ128" s="2"/>
       <c r="BA128" s="2"/>
       <c r="BB128" s="2"/>
       <c r="BC128" s="2"/>
       <c r="BD128" s="2"/>
       <c r="BE128" s="2"/>
       <c r="BF128" s="2"/>
       <c r="BG128" s="2"/>
       <c r="BH128" s="2"/>
       <c r="BI128" s="2"/>
       <c r="BJ128" s="2"/>
       <c r="BK128" s="2"/>
       <c r="BL128" s="2"/>
       <c r="BM128" s="2"/>
       <c r="BN128" s="2"/>
       <c r="BO128" s="2"/>
     </row>
     <row r="129" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F129" s="2"/>
-[...31 lines deleted...]
-      <c r="AR129" s="2"/>
+      <c r="F129" s="66"/>
+      <c r="G129" s="66"/>
+      <c r="H129" s="66"/>
+      <c r="I129" s="66"/>
+      <c r="J129" s="66"/>
+      <c r="K129" s="66"/>
+      <c r="L129" s="66"/>
+      <c r="M129" s="66"/>
+      <c r="N129" s="66"/>
+      <c r="O129" s="66"/>
+      <c r="P129" s="66"/>
+      <c r="Q129" s="66"/>
+      <c r="R129" s="66"/>
+      <c r="S129" s="66"/>
+      <c r="T129" s="66"/>
+      <c r="U129" s="66"/>
+      <c r="V129" s="66"/>
+      <c r="W129" s="66"/>
+      <c r="X129" s="66"/>
+      <c r="Z129" s="66"/>
+      <c r="AA129" s="66"/>
+      <c r="AC129" s="66"/>
+      <c r="AD129" s="66"/>
+      <c r="AE129" s="66"/>
+      <c r="AF129" s="66"/>
+      <c r="AG129" s="66"/>
+      <c r="AH129" s="66"/>
+      <c r="AI129" s="66"/>
+      <c r="AJ129" s="66"/>
+      <c r="AK129" s="66"/>
+      <c r="AL129" s="66"/>
+      <c r="AM129" s="66"/>
+      <c r="AN129" s="66"/>
+      <c r="AO129" s="66"/>
+      <c r="AP129" s="66"/>
+      <c r="AQ129" s="66"/>
+      <c r="AR129" s="66"/>
       <c r="AU129" s="2"/>
       <c r="AV129" s="2"/>
       <c r="AW129" s="2"/>
       <c r="AX129" s="2"/>
       <c r="AY129" s="2"/>
       <c r="AZ129" s="2"/>
       <c r="BA129" s="2"/>
       <c r="BB129" s="2"/>
       <c r="BC129" s="2"/>
       <c r="BD129" s="2"/>
       <c r="BE129" s="2"/>
       <c r="BF129" s="2"/>
       <c r="BG129" s="2"/>
       <c r="BH129" s="2"/>
       <c r="BI129" s="2"/>
       <c r="BJ129" s="2"/>
       <c r="BK129" s="2"/>
       <c r="BL129" s="2"/>
       <c r="BM129" s="2"/>
       <c r="BN129" s="2"/>
       <c r="BO129" s="2"/>
     </row>
     <row r="130" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F130" s="2"/>
-[...31 lines deleted...]
-      <c r="AR130" s="2"/>
+      <c r="F130" s="66"/>
+      <c r="G130" s="66"/>
+      <c r="H130" s="66"/>
+      <c r="I130" s="66"/>
+      <c r="J130" s="66"/>
+      <c r="K130" s="66"/>
+      <c r="L130" s="66"/>
+      <c r="M130" s="66"/>
+      <c r="N130" s="66"/>
+      <c r="O130" s="66"/>
+      <c r="P130" s="66"/>
+      <c r="Q130" s="66"/>
+      <c r="R130" s="66"/>
+      <c r="S130" s="66"/>
+      <c r="T130" s="66"/>
+      <c r="U130" s="66"/>
+      <c r="V130" s="66"/>
+      <c r="W130" s="66"/>
+      <c r="X130" s="66"/>
+      <c r="Z130" s="66"/>
+      <c r="AA130" s="66"/>
+      <c r="AC130" s="66"/>
+      <c r="AD130" s="66"/>
+      <c r="AE130" s="66"/>
+      <c r="AF130" s="66"/>
+      <c r="AG130" s="66"/>
+      <c r="AH130" s="66"/>
+      <c r="AI130" s="66"/>
+      <c r="AJ130" s="66"/>
+      <c r="AK130" s="66"/>
+      <c r="AL130" s="66"/>
+      <c r="AM130" s="66"/>
+      <c r="AN130" s="66"/>
+      <c r="AO130" s="66"/>
+      <c r="AP130" s="66"/>
+      <c r="AQ130" s="66"/>
+      <c r="AR130" s="66"/>
       <c r="AU130" s="2"/>
       <c r="AV130" s="2"/>
       <c r="AW130" s="2"/>
       <c r="AX130" s="2"/>
       <c r="AY130" s="2"/>
       <c r="AZ130" s="2"/>
       <c r="BA130" s="2"/>
       <c r="BB130" s="2"/>
       <c r="BC130" s="2"/>
       <c r="BD130" s="2"/>
       <c r="BE130" s="2"/>
       <c r="BF130" s="2"/>
       <c r="BG130" s="2"/>
       <c r="BH130" s="2"/>
       <c r="BI130" s="2"/>
       <c r="BJ130" s="2"/>
       <c r="BK130" s="2"/>
       <c r="BL130" s="2"/>
       <c r="BM130" s="2"/>
       <c r="BN130" s="2"/>
       <c r="BO130" s="2"/>
     </row>
     <row r="131" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F131" s="2"/>
-[...31 lines deleted...]
-      <c r="AR131" s="2"/>
+      <c r="F131" s="66"/>
+      <c r="G131" s="66"/>
+      <c r="H131" s="66"/>
+      <c r="I131" s="66"/>
+      <c r="J131" s="66"/>
+      <c r="K131" s="66"/>
+      <c r="L131" s="66"/>
+      <c r="M131" s="66"/>
+      <c r="N131" s="66"/>
+      <c r="O131" s="66"/>
+      <c r="P131" s="66"/>
+      <c r="Q131" s="66"/>
+      <c r="R131" s="66"/>
+      <c r="S131" s="66"/>
+      <c r="T131" s="66"/>
+      <c r="U131" s="66"/>
+      <c r="V131" s="66"/>
+      <c r="W131" s="66"/>
+      <c r="X131" s="66"/>
+      <c r="Z131" s="66"/>
+      <c r="AA131" s="66"/>
+      <c r="AC131" s="66"/>
+      <c r="AD131" s="66"/>
+      <c r="AE131" s="66"/>
+      <c r="AF131" s="66"/>
+      <c r="AG131" s="66"/>
+      <c r="AH131" s="66"/>
+      <c r="AI131" s="66"/>
+      <c r="AJ131" s="66"/>
+      <c r="AK131" s="66"/>
+      <c r="AL131" s="66"/>
+      <c r="AM131" s="66"/>
+      <c r="AN131" s="66"/>
+      <c r="AO131" s="66"/>
+      <c r="AP131" s="66"/>
+      <c r="AQ131" s="66"/>
+      <c r="AR131" s="66"/>
       <c r="AU131" s="2"/>
       <c r="AV131" s="2"/>
       <c r="AW131" s="2"/>
       <c r="AX131" s="2"/>
       <c r="AY131" s="2"/>
       <c r="AZ131" s="2"/>
       <c r="BA131" s="2"/>
       <c r="BB131" s="2"/>
       <c r="BC131" s="2"/>
       <c r="BD131" s="2"/>
       <c r="BE131" s="2"/>
       <c r="BF131" s="2"/>
       <c r="BG131" s="2"/>
       <c r="BH131" s="2"/>
       <c r="BI131" s="2"/>
       <c r="BJ131" s="2"/>
       <c r="BK131" s="2"/>
       <c r="BL131" s="2"/>
       <c r="BM131" s="2"/>
       <c r="BN131" s="2"/>
       <c r="BO131" s="2"/>
     </row>
     <row r="132" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F132" s="2"/>
-[...31 lines deleted...]
-      <c r="AR132" s="2"/>
+      <c r="F132" s="66"/>
+      <c r="G132" s="66"/>
+      <c r="H132" s="66"/>
+      <c r="I132" s="66"/>
+      <c r="J132" s="66"/>
+      <c r="K132" s="66"/>
+      <c r="L132" s="66"/>
+      <c r="M132" s="66"/>
+      <c r="N132" s="66"/>
+      <c r="O132" s="66"/>
+      <c r="P132" s="66"/>
+      <c r="Q132" s="66"/>
+      <c r="R132" s="66"/>
+      <c r="S132" s="66"/>
+      <c r="T132" s="66"/>
+      <c r="U132" s="66"/>
+      <c r="V132" s="66"/>
+      <c r="W132" s="66"/>
+      <c r="X132" s="66"/>
+      <c r="Z132" s="66"/>
+      <c r="AA132" s="66"/>
+      <c r="AC132" s="66"/>
+      <c r="AD132" s="66"/>
+      <c r="AE132" s="66"/>
+      <c r="AF132" s="66"/>
+      <c r="AG132" s="66"/>
+      <c r="AH132" s="66"/>
+      <c r="AI132" s="66"/>
+      <c r="AJ132" s="66"/>
+      <c r="AK132" s="66"/>
+      <c r="AL132" s="66"/>
+      <c r="AM132" s="66"/>
+      <c r="AN132" s="66"/>
+      <c r="AO132" s="66"/>
+      <c r="AP132" s="66"/>
+      <c r="AQ132" s="66"/>
+      <c r="AR132" s="66"/>
       <c r="AU132" s="2"/>
       <c r="AV132" s="2"/>
       <c r="AW132" s="2"/>
       <c r="AX132" s="2"/>
       <c r="AY132" s="2"/>
       <c r="AZ132" s="2"/>
       <c r="BA132" s="2"/>
       <c r="BB132" s="2"/>
       <c r="BC132" s="2"/>
       <c r="BD132" s="2"/>
       <c r="BE132" s="2"/>
       <c r="BF132" s="2"/>
       <c r="BG132" s="2"/>
       <c r="BH132" s="2"/>
       <c r="BI132" s="2"/>
       <c r="BJ132" s="2"/>
       <c r="BK132" s="2"/>
       <c r="BL132" s="2"/>
       <c r="BM132" s="2"/>
       <c r="BN132" s="2"/>
       <c r="BO132" s="2"/>
     </row>
     <row r="133" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F133" s="2"/>
-[...31 lines deleted...]
-      <c r="AR133" s="2"/>
+      <c r="F133" s="66"/>
+      <c r="G133" s="66"/>
+      <c r="H133" s="66"/>
+      <c r="I133" s="66"/>
+      <c r="J133" s="66"/>
+      <c r="K133" s="66"/>
+      <c r="L133" s="66"/>
+      <c r="M133" s="66"/>
+      <c r="N133" s="66"/>
+      <c r="O133" s="66"/>
+      <c r="P133" s="66"/>
+      <c r="Q133" s="66"/>
+      <c r="R133" s="66"/>
+      <c r="S133" s="66"/>
+      <c r="T133" s="66"/>
+      <c r="U133" s="66"/>
+      <c r="V133" s="66"/>
+      <c r="W133" s="66"/>
+      <c r="X133" s="66"/>
+      <c r="Z133" s="66"/>
+      <c r="AA133" s="66"/>
+      <c r="AC133" s="66"/>
+      <c r="AD133" s="66"/>
+      <c r="AE133" s="66"/>
+      <c r="AF133" s="66"/>
+      <c r="AG133" s="66"/>
+      <c r="AH133" s="66"/>
+      <c r="AI133" s="66"/>
+      <c r="AJ133" s="66"/>
+      <c r="AK133" s="66"/>
+      <c r="AL133" s="66"/>
+      <c r="AM133" s="66"/>
+      <c r="AN133" s="66"/>
+      <c r="AO133" s="66"/>
+      <c r="AP133" s="66"/>
+      <c r="AQ133" s="66"/>
+      <c r="AR133" s="66"/>
       <c r="AU133" s="2"/>
       <c r="AV133" s="2"/>
       <c r="AW133" s="2"/>
       <c r="AX133" s="2"/>
       <c r="AY133" s="2"/>
       <c r="AZ133" s="2"/>
       <c r="BA133" s="2"/>
       <c r="BB133" s="2"/>
       <c r="BC133" s="2"/>
       <c r="BD133" s="2"/>
       <c r="BE133" s="2"/>
       <c r="BF133" s="2"/>
       <c r="BG133" s="2"/>
       <c r="BH133" s="2"/>
       <c r="BI133" s="2"/>
       <c r="BJ133" s="2"/>
       <c r="BK133" s="2"/>
       <c r="BL133" s="2"/>
       <c r="BM133" s="2"/>
       <c r="BN133" s="2"/>
       <c r="BO133" s="2"/>
     </row>
     <row r="134" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F134" s="2"/>
-[...31 lines deleted...]
-      <c r="AR134" s="2"/>
+      <c r="F134" s="66"/>
+      <c r="G134" s="66"/>
+      <c r="H134" s="66"/>
+      <c r="I134" s="66"/>
+      <c r="J134" s="66"/>
+      <c r="K134" s="66"/>
+      <c r="L134" s="66"/>
+      <c r="M134" s="66"/>
+      <c r="N134" s="66"/>
+      <c r="O134" s="66"/>
+      <c r="P134" s="66"/>
+      <c r="Q134" s="66"/>
+      <c r="R134" s="66"/>
+      <c r="S134" s="66"/>
+      <c r="T134" s="66"/>
+      <c r="U134" s="66"/>
+      <c r="V134" s="66"/>
+      <c r="W134" s="66"/>
+      <c r="X134" s="66"/>
+      <c r="Z134" s="66"/>
+      <c r="AA134" s="66"/>
+      <c r="AC134" s="66"/>
+      <c r="AD134" s="66"/>
+      <c r="AE134" s="66"/>
+      <c r="AF134" s="66"/>
+      <c r="AG134" s="66"/>
+      <c r="AH134" s="66"/>
+      <c r="AI134" s="66"/>
+      <c r="AJ134" s="66"/>
+      <c r="AK134" s="66"/>
+      <c r="AL134" s="66"/>
+      <c r="AM134" s="66"/>
+      <c r="AN134" s="66"/>
+      <c r="AO134" s="66"/>
+      <c r="AP134" s="66"/>
+      <c r="AQ134" s="66"/>
+      <c r="AR134" s="66"/>
       <c r="AU134" s="2"/>
       <c r="AV134" s="2"/>
       <c r="AW134" s="2"/>
       <c r="AX134" s="2"/>
       <c r="AY134" s="2"/>
       <c r="AZ134" s="2"/>
       <c r="BA134" s="2"/>
       <c r="BB134" s="2"/>
       <c r="BC134" s="2"/>
       <c r="BD134" s="2"/>
       <c r="BE134" s="2"/>
       <c r="BF134" s="2"/>
       <c r="BG134" s="2"/>
       <c r="BH134" s="2"/>
       <c r="BI134" s="2"/>
       <c r="BJ134" s="2"/>
       <c r="BK134" s="2"/>
       <c r="BL134" s="2"/>
       <c r="BM134" s="2"/>
       <c r="BN134" s="2"/>
       <c r="BO134" s="2"/>
     </row>
     <row r="135" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F135" s="2"/>
-[...31 lines deleted...]
-      <c r="AR135" s="2"/>
+      <c r="F135" s="66"/>
+      <c r="G135" s="66"/>
+      <c r="H135" s="66"/>
+      <c r="I135" s="66"/>
+      <c r="J135" s="66"/>
+      <c r="K135" s="66"/>
+      <c r="L135" s="66"/>
+      <c r="M135" s="66"/>
+      <c r="N135" s="66"/>
+      <c r="O135" s="66"/>
+      <c r="P135" s="66"/>
+      <c r="Q135" s="66"/>
+      <c r="R135" s="66"/>
+      <c r="S135" s="66"/>
+      <c r="T135" s="66"/>
+      <c r="U135" s="66"/>
+      <c r="V135" s="66"/>
+      <c r="W135" s="66"/>
+      <c r="X135" s="66"/>
+      <c r="Z135" s="66"/>
+      <c r="AA135" s="66"/>
+      <c r="AC135" s="66"/>
+      <c r="AD135" s="66"/>
+      <c r="AE135" s="66"/>
+      <c r="AF135" s="66"/>
+      <c r="AG135" s="66"/>
+      <c r="AH135" s="66"/>
+      <c r="AI135" s="66"/>
+      <c r="AJ135" s="66"/>
+      <c r="AK135" s="66"/>
+      <c r="AL135" s="66"/>
+      <c r="AM135" s="66"/>
+      <c r="AN135" s="66"/>
+      <c r="AO135" s="66"/>
+      <c r="AP135" s="66"/>
+      <c r="AQ135" s="66"/>
+      <c r="AR135" s="66"/>
       <c r="AU135" s="2"/>
       <c r="AV135" s="2"/>
       <c r="AW135" s="2"/>
       <c r="AX135" s="2"/>
       <c r="AY135" s="2"/>
       <c r="AZ135" s="2"/>
       <c r="BA135" s="2"/>
       <c r="BB135" s="2"/>
       <c r="BC135" s="2"/>
       <c r="BD135" s="2"/>
       <c r="BE135" s="2"/>
       <c r="BF135" s="2"/>
       <c r="BG135" s="2"/>
       <c r="BH135" s="2"/>
       <c r="BI135" s="2"/>
       <c r="BJ135" s="2"/>
       <c r="BK135" s="2"/>
       <c r="BL135" s="2"/>
       <c r="BM135" s="2"/>
       <c r="BN135" s="2"/>
       <c r="BO135" s="2"/>
     </row>
     <row r="136" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F136" s="2"/>
-[...31 lines deleted...]
-      <c r="AR136" s="2"/>
+      <c r="F136" s="66"/>
+      <c r="G136" s="66"/>
+      <c r="H136" s="66"/>
+      <c r="I136" s="66"/>
+      <c r="J136" s="66"/>
+      <c r="K136" s="66"/>
+      <c r="L136" s="66"/>
+      <c r="M136" s="66"/>
+      <c r="N136" s="66"/>
+      <c r="O136" s="66"/>
+      <c r="P136" s="66"/>
+      <c r="Q136" s="66"/>
+      <c r="R136" s="66"/>
+      <c r="S136" s="66"/>
+      <c r="T136" s="66"/>
+      <c r="U136" s="66"/>
+      <c r="V136" s="66"/>
+      <c r="W136" s="66"/>
+      <c r="X136" s="66"/>
+      <c r="Z136" s="66"/>
+      <c r="AA136" s="66"/>
+      <c r="AC136" s="66"/>
+      <c r="AD136" s="66"/>
+      <c r="AE136" s="66"/>
+      <c r="AF136" s="66"/>
+      <c r="AG136" s="66"/>
+      <c r="AH136" s="66"/>
+      <c r="AI136" s="66"/>
+      <c r="AJ136" s="66"/>
+      <c r="AK136" s="66"/>
+      <c r="AL136" s="66"/>
+      <c r="AM136" s="66"/>
+      <c r="AN136" s="66"/>
+      <c r="AO136" s="66"/>
+      <c r="AP136" s="66"/>
+      <c r="AQ136" s="66"/>
+      <c r="AR136" s="66"/>
       <c r="AU136" s="2"/>
       <c r="AV136" s="2"/>
       <c r="AW136" s="2"/>
       <c r="AX136" s="2"/>
       <c r="AY136" s="2"/>
       <c r="AZ136" s="2"/>
       <c r="BA136" s="2"/>
       <c r="BB136" s="2"/>
       <c r="BC136" s="2"/>
       <c r="BD136" s="2"/>
       <c r="BE136" s="2"/>
       <c r="BF136" s="2"/>
       <c r="BG136" s="2"/>
       <c r="BH136" s="2"/>
       <c r="BI136" s="2"/>
       <c r="BJ136" s="2"/>
       <c r="BK136" s="2"/>
       <c r="BL136" s="2"/>
       <c r="BM136" s="2"/>
       <c r="BN136" s="2"/>
       <c r="BO136" s="2"/>
     </row>
     <row r="137" spans="6:67" x14ac:dyDescent="0.25">
-      <c r="F137" s="2"/>
-[...31 lines deleted...]
-      <c r="AR137" s="2"/>
+      <c r="F137" s="66"/>
+      <c r="G137" s="66"/>
+      <c r="H137" s="66"/>
+      <c r="I137" s="66"/>
+      <c r="J137" s="66"/>
+      <c r="K137" s="66"/>
+      <c r="L137" s="66"/>
+      <c r="M137" s="66"/>
+      <c r="N137" s="66"/>
+      <c r="O137" s="66"/>
+      <c r="P137" s="66"/>
+      <c r="Q137" s="66"/>
+      <c r="R137" s="66"/>
+      <c r="S137" s="66"/>
+      <c r="T137" s="66"/>
+      <c r="U137" s="66"/>
+      <c r="V137" s="66"/>
+      <c r="W137" s="66"/>
+      <c r="X137" s="66"/>
+      <c r="Z137" s="66"/>
+      <c r="AA137" s="66"/>
+      <c r="AC137" s="66"/>
+      <c r="AD137" s="66"/>
+      <c r="AE137" s="66"/>
+      <c r="AF137" s="66"/>
+      <c r="AG137" s="66"/>
+      <c r="AH137" s="66"/>
+      <c r="AI137" s="66"/>
+      <c r="AJ137" s="66"/>
+      <c r="AK137" s="66"/>
+      <c r="AL137" s="66"/>
+      <c r="AM137" s="66"/>
+      <c r="AN137" s="66"/>
+      <c r="AO137" s="66"/>
+      <c r="AP137" s="66"/>
+      <c r="AQ137" s="66"/>
+      <c r="AR137" s="66"/>
       <c r="AU137" s="2"/>
       <c r="AV137" s="2"/>
       <c r="AW137" s="2"/>
       <c r="AX137" s="2"/>
       <c r="AY137" s="2"/>
       <c r="AZ137" s="2"/>
       <c r="BA137" s="2"/>
       <c r="BB137" s="2"/>
       <c r="BC137" s="2"/>
       <c r="BD137" s="2"/>
       <c r="BE137" s="2"/>
       <c r="BF137" s="2"/>
       <c r="BG137" s="2"/>
       <c r="BH137" s="2"/>
       <c r="BI137" s="2"/>
       <c r="BJ137" s="2"/>
       <c r="BK137" s="2"/>
       <c r="BL137" s="2"/>
       <c r="BM137" s="2"/>
       <c r="BN137" s="2"/>
       <c r="BO137" s="2"/>
     </row>
+    <row r="138" spans="6:67" x14ac:dyDescent="0.25">
+      <c r="F138" s="66"/>
+      <c r="G138" s="66"/>
+      <c r="H138" s="66"/>
+      <c r="I138" s="66"/>
+      <c r="J138" s="66"/>
+      <c r="K138" s="66"/>
+      <c r="L138" s="66"/>
+      <c r="M138" s="66"/>
+      <c r="N138" s="66"/>
+      <c r="O138" s="66"/>
+      <c r="P138" s="66"/>
+      <c r="Q138" s="66"/>
+      <c r="R138" s="66"/>
+      <c r="S138" s="66"/>
+      <c r="T138" s="66"/>
+      <c r="U138" s="66"/>
+      <c r="V138" s="66"/>
+      <c r="W138" s="66"/>
+      <c r="X138" s="66"/>
+      <c r="Z138" s="66"/>
+      <c r="AA138" s="66"/>
+      <c r="AC138" s="66"/>
+      <c r="AD138" s="66"/>
+      <c r="AE138" s="66"/>
+      <c r="AF138" s="66"/>
+      <c r="AG138" s="66"/>
+      <c r="AH138" s="66"/>
+      <c r="AI138" s="66"/>
+      <c r="AJ138" s="66"/>
+      <c r="AK138" s="66"/>
+      <c r="AL138" s="66"/>
+      <c r="AM138" s="66"/>
+      <c r="AN138" s="66"/>
+      <c r="AO138" s="66"/>
+      <c r="AP138" s="66"/>
+      <c r="AQ138" s="66"/>
+      <c r="AR138" s="66"/>
+      <c r="AU138" s="2"/>
+      <c r="AV138" s="2"/>
+      <c r="AW138" s="2"/>
+      <c r="AX138" s="2"/>
+      <c r="AY138" s="2"/>
+      <c r="AZ138" s="2"/>
+      <c r="BA138" s="2"/>
+      <c r="BB138" s="2"/>
+      <c r="BC138" s="2"/>
+      <c r="BD138" s="2"/>
+      <c r="BE138" s="2"/>
+      <c r="BF138" s="2"/>
+      <c r="BG138" s="2"/>
+      <c r="BH138" s="2"/>
+      <c r="BI138" s="2"/>
+      <c r="BJ138" s="2"/>
+      <c r="BK138" s="2"/>
+      <c r="BL138" s="2"/>
+      <c r="BM138" s="2"/>
+      <c r="BN138" s="2"/>
+      <c r="BO138" s="2"/>
+    </row>
+    <row r="139" spans="6:67" x14ac:dyDescent="0.25">
+      <c r="F139" s="66"/>
+      <c r="G139" s="66"/>
+      <c r="H139" s="66"/>
+      <c r="I139" s="66"/>
+      <c r="J139" s="66"/>
+      <c r="K139" s="66"/>
+      <c r="L139" s="66"/>
+      <c r="M139" s="66"/>
+      <c r="N139" s="66"/>
+      <c r="O139" s="66"/>
+      <c r="P139" s="66"/>
+      <c r="Q139" s="66"/>
+      <c r="R139" s="66"/>
+      <c r="S139" s="66"/>
+      <c r="T139" s="66"/>
+      <c r="U139" s="66"/>
+      <c r="V139" s="66"/>
+      <c r="W139" s="66"/>
+      <c r="X139" s="66"/>
+      <c r="Z139" s="66"/>
+      <c r="AA139" s="66"/>
+      <c r="AC139" s="66"/>
+      <c r="AD139" s="66"/>
+      <c r="AE139" s="66"/>
+      <c r="AF139" s="66"/>
+      <c r="AG139" s="66"/>
+      <c r="AH139" s="66"/>
+      <c r="AI139" s="66"/>
+      <c r="AJ139" s="66"/>
+      <c r="AK139" s="66"/>
+      <c r="AL139" s="66"/>
+      <c r="AM139" s="66"/>
+      <c r="AN139" s="66"/>
+      <c r="AO139" s="66"/>
+      <c r="AP139" s="66"/>
+      <c r="AQ139" s="66"/>
+      <c r="AR139" s="66"/>
+      <c r="AU139" s="2"/>
+      <c r="AV139" s="2"/>
+      <c r="AW139" s="2"/>
+      <c r="AX139" s="2"/>
+      <c r="AY139" s="2"/>
+      <c r="AZ139" s="2"/>
+      <c r="BA139" s="2"/>
+      <c r="BB139" s="2"/>
+      <c r="BC139" s="2"/>
+      <c r="BD139" s="2"/>
+      <c r="BE139" s="2"/>
+      <c r="BF139" s="2"/>
+      <c r="BG139" s="2"/>
+      <c r="BH139" s="2"/>
+      <c r="BI139" s="2"/>
+      <c r="BJ139" s="2"/>
+      <c r="BK139" s="2"/>
+      <c r="BL139" s="2"/>
+      <c r="BM139" s="2"/>
+      <c r="BN139" s="2"/>
+      <c r="BO139" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="46">
-    <mergeCell ref="A6:A7"/>
+  <mergeCells count="56">
+    <mergeCell ref="AT58:AT59"/>
+    <mergeCell ref="AT26:AT27"/>
+    <mergeCell ref="AS26:AS27"/>
+    <mergeCell ref="AS50:AS51"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="AT56:AT57"/>
+    <mergeCell ref="AT50:AT51"/>
+    <mergeCell ref="AT40:AT41"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="AS40:AS41"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AL6:AQ6"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="AT52:AT53"/>
+    <mergeCell ref="AT38:AT39"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="AS52:AS53"/>
     <mergeCell ref="AS6:AS7"/>
-    <mergeCell ref="D37:D38"/>
-    <mergeCell ref="AD6:AK6"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E52:E53"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="AS38:AS39"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E40:E41"/>
     <mergeCell ref="A2:AN2"/>
     <mergeCell ref="A3:AN3"/>
     <mergeCell ref="F6:M6"/>
     <mergeCell ref="N6:U6"/>
     <mergeCell ref="V6:AC6"/>
+    <mergeCell ref="AD6:AJ6"/>
+    <mergeCell ref="A6:A7"/>
     <mergeCell ref="A4:AN4"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A37:A38"/>
-[...13 lines deleted...]
-    <mergeCell ref="AT37:AT38"/>
     <mergeCell ref="C6:C7"/>
-    <mergeCell ref="E6:E7"/>
-[...8 lines deleted...]
-    <mergeCell ref="AT56:AT57"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="E58:E59"/>
+    <mergeCell ref="D40:D41"/>
     <mergeCell ref="AS56:AS57"/>
-    <mergeCell ref="AS49:AS50"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT49:AT50"/>
+    <mergeCell ref="B56:B57"/>
     <mergeCell ref="E56:E57"/>
-    <mergeCell ref="B56:B57"/>
     <mergeCell ref="D56:D57"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="AS58:AS59"/>
+    <mergeCell ref="B58:B59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.23" bottom="0.22" header="0" footer="0"/>
-  <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="76" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
-</worksheet>
-[...1271 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>tikras</vt:lpstr>
-      <vt:lpstr>pagrindinis ugdymas</vt:lpstr>
-      <vt:lpstr>Vidurinis</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ukmerges Antano Smetonos gimnazija</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pavaduotojas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>